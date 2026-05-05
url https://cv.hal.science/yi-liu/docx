--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yi Liu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charge de Recherche, CR1, CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Optique Appliquée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">group ILM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (161)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal characteristics and hydro-climatic driving factors of global vegetation greenness and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongwoo Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 112 (1), pp.2629805. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2026.2629805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Long-Term Cumulative Exposure to Wildfire Smoke PM2.5 on Cardiovascular Hospital Admissions Among Older Adults in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC. Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2025.12.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-smoke fuels for residential heating linked to an increase in ultrafine particle emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunshui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Ceburnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trubetskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-026-01942-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vayakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-H Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.151801. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.024. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light dark matter constraints from SuperCDMS HVeV detectors operated underground with an anticoincidence event selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anczarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.012006. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing with the Brain: How Nanotechnology Can Contribute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Alegret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Alvarez-Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (11), pp.10630-10717. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c10525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision Al-Mg dating of NWA 15118 challenges a primary anorthositic crust on Vesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-H Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.6-10. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Reactor Antineutrino Oscillation at SNO +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (12), pp.121801. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gypt-lc9v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.012011. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numeric study on solar-driven pyrolysis of plastic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuangdong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, Ecology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40974-025-00372-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Sample Return Sample Receiving Project Measurement Definition Team Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Sefton-Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D.K. Herd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bridges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.665-670. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15311074251382248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Youth Fitness International Test (YFIT) battery for monitoring and surveillance among children and adolescents: A modified Delphi consensus project with 169 experts from 50 countries and territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco B Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cadenas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Jurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.101012. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.101012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive branching fractions for $B_s^0$ decays into $D$ mesons via hadronic tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 04, pp.114. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2025)114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing International Consensus on Key Indicators for a 24-Hour Movement Behaviour Report Card in Early Childhood: A Twin-Panel Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Sit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-025-00905-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Laser-Produced THz Radiation in Air with Superluminal Ionization Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.045001. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.045001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design report of the Super Tau-Charm Facility: the accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Cong Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Pan An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhong An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-He Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear science and techniques / Chinese Nuclear Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (12), pp.242. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41365-025-01833-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of optical amplification and population dynamics using ultrafast XUV spectroscopy of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykyta Redkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (19), pp.6205. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.565942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses (ICTV) from the Archaeal Viruses Subcommittee, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Paola Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (7), pp.002117. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.002117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05212168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐Temporal Variations in Soil Phosphorus Pools Indicate Their Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqing Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongbiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of highly-ionized diiodomethane: Coulomb explosion, energy exchange and rotating fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Trost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Díaz-Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lindenblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.085101. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/adc963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Branching Fraction of $Λ_c^+ \to p K_S^0 π^0$ at Belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.012013. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/4mnw-tvks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solution of a microrobot-blood vessel interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bickerdike Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (3), pp.2091-2109. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-024-10318-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of α-Chloroamides via Photoenzymatic Hydroalkylation of Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie G Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sorigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D Ellington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (11), pp.7191 - 7197. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c00927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2024 report of the Lancet Countdown on health and climate change: facing record-breaking threats from delayed action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Walawender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Che Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalyse Moskeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Palmeiro-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 404 (10465), pp.1847-1896. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Probing of Electron Density and Temperature Dynamics Inside Air Plasma with Intense Terahertz Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizhuo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunlin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202401087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin alleviates heat stress-induced spermatogenesis dysfunction in male dairy goats by regulating arachidonic acid metabolism mediated by remodeling the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingshu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Photon Resonance Enabled Quantum Interference in Emission Spectroscopy of N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0051. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral splitting of the lasing emission of nitrogen ions pumped by 800-nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.664. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.478025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chinese-Han Population Carrying Wild-type Genotypes of SLCO1B1 388A&gt;G, SLCO1B1 521T&gt;C, CYP3A4 1B, CYP3A4 1G, and CYP3A5*3 Exhibits a Significant Alteration in the Pharmacokinetics of Atorvastatin Calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (27), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Local Temporal Profile of Laser Pulses of Intensity above 1014 W/cm2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.3101. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standoff detection of an electric field by bidirectional nitrogen lasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (3), pp.033513. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.108.033513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter diversity accelerates labile carbon but slows recalcitrant carbon decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.108632. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently controlled ionization of gases by three-color femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shixiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.023529. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.023529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the processes of ionization and excitation of nitrogen molecules by short and intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.063116. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved study of laser emission in nitrogen gas pumped by two near IR femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (6), pp.1253-1253. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.414863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for conduction and radiation inside semi-transparent media via the Modal Identification Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of femtosecond strong field ion excitation and subsequent lasing in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.023035. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abd8bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of DNA Tools for Hyperexpression in Marchantia Chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychios Frangedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guzman-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rebmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasey Markel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.1651-1666. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.0c00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustained IFN-I stimulation impairs MAIT cell responses to bacteria by inducing IL-10 during chronic HIV-1 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (8), pp.eaaz0374. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz0374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation from a Longitudinal Electric Field Biased Femtosecond Filament in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0256-307x/37/6/065201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-dispersion-induced alignment: A one-dimensional model inspired by swimming droplets experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Blois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.040602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput discovery of genetic determinants of circadian misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.e1008577. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward lasing of singly ionized nitrogen ions pumped by femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Kou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-020-7402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense sampling of bird diversity increases power of comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohong Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587 (7833), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2873-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum erasing of laser emission in N + 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (17), pp.4670-4673. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.395261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term warming shifts microbial nutrient limitation without changing the bacterial community structure in an alpine timberline of the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 360, pp.113985. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaobo Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Truc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.1084. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury produced in upper oceans accumulates in deep Mariana Trench fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3389. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitization Effect of AGuIX, a Gadolinium-Based Nanoparticle, in Nonsmall Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqing Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (51), pp.56874-56885. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c16548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching Effect of O2 on Cavity-free Lasing of N2 Pumped by Femtosecond Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie-Yu Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Jie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA PHOTONICA SINICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (11), pp.1149013. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/gzxb20204911.1149013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a 10-year dog deworming programme on the transmission of Echinococcus multilocularis in Tibetan communities in Sichuan Province, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wenjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Guangjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Budke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel technique for the study of pile-up events in cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F T Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.015501. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.104.015501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Viral Infection Maps Reveal Signatures of Severe COVID-19 Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Giladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bendjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181 (7), pp.1475-1488.e12. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02965299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insights and activating mutations in diverse pathologies define mechanisms of deregulation for phospholipase C gamma enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bunney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakshi Khosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Beckenbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.102607. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding walls: a new paradigm for fluidic actuation and protocol implementation in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Venzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41378-019-0125-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–orbit torque driven multi-level switching in He + irradiated W–CoFeB–MgO Hall bars with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoqian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (24), pp.242401. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0010679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fungi‐derived genomic regions related to antagonism towards fungi in mosses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenglong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanghua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (4), pp.1169-1175. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CUPID Li$_2$ $^{100} $MoO$_4$ scintillating bolometer tested in the CROSS underground facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. T. Avignone Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (02), pp.P02037. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of boosted terahertz radiation from air plasma pumped by femtosecond three-color sawtooth field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyu Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), pp.063522. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.063522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of bimolecular reactions of ultracold KRb molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-W. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gheorghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6469), pp.1111-1115. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay9531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of waterborne polyurethane/polyhedral oligomeric silsesquioxane composites with low dielectric constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si‐qi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo‐hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun‐chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (9), pp.2313-2320. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile ionic modification of the Dzyaloshinskii Moriya Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.034005. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant invasive Lactobacillus plantarum expressing fibronectin binding protein A induce specific humoral immune response by stimulating differentiation of dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pp.589-604. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2018.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">highly structured disk around the planet host PDS 70 revealed by high-angular resolution observations with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.id.A118. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave devices with continuous and discrete nanocrystalline diamond coating for biosensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drbohlavová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bovtun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kempa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.111584. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the Dzyaloshinskii-Moriya interaction and domain wall velocity through interface intermixing in Ta/CoFeB/MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (5), </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational constraints on dust disk sizes in tidally truncated protoplanetary disks in multiple systems in the Taurus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herczeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A95. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical transmission during mid-infrared femtosecond laser pulses ablation of fused silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanhu Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 471, pp.506-515. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric remote sensing of atmospheric aerosols: Instruments, methodologies, results, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dubovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I Mishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tanré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Karol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.474 - 511. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing without population inversion in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.110807. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5116898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the third harmonic generated from air plasma filaments pumped by femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Kou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.G13-G18. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.36.000G13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Assessment and Risk Estimation for Unmanned Aerial Vehicles Operating in National Airspace System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4731585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of copper-specific tetradendate ligands as potential treatment for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (5), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element setting for fluid flow simulations with natural enforcement of the triple junction equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.103-121. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Time-Domain TAN Model of 3D Multilayer Hybrid PCB: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.60645-60654. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2873042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire edge dependent magnetic domain wall creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (5), pp.054417. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.054417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping and Surface Effects of CuFeS 2 Nanocrystals Used in Thermoelectric Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.982-991. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.201800188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Eremenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tetradentate copper chelators as potential anti-Alzheimer agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.684-704. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection driven by electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuramitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moritaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5109. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07415-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feasible strategy to balance the crystallinity and specific surface area of metal oxide nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.46424. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of nitrogen molecular ions in a strong laser field by electron recollisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T. Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Tremblay-Bugeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (11), </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2017-80464-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Does the Electron Go? Stable and Metastable Peptide Cation Radicals Formed by Electron Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Layton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Turecek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.164-181. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1512-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonadiabaticity of cavity-free neutral nitrogen lasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of pollutant source retrieval: comparison of Bayesian methods with application to the Chernobyl and Fukushima-Daiichi accidental releases of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haussaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (708), pp.2886 - 2901. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect ratio effects on the serration dynamics of a Zr-based bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.F. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0316-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyong names: developing a names database and other applications for diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kociolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl A. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biodiversity in the biogeochemical processes at the water-sediment interface of macroporous river bed: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffan Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (Part B), pp.385-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Sensitivity of Nitrogen Ions Superradiant Emission on Pump Laser Wavelength and Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Ibrakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel N. Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (20), pp.203205. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and land-cover change carbon emissions between 1901 and 2012 constrained by biomass observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (22), pp.5053-5067. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-5053-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Helicity Estimations in Models and Observations of the Solar Magnetic Field. III. Twist Number Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anfinogentov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 840 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6aa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Much CO 2 Is Taken Up by the European Terrestrial Biosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bovensmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (4), pp.665 - 671. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-15-00310.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASDEX Upgrade results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aguiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aho-Mantila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa64f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Content Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigiusz Modrzejewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.192-207. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxv095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic-liquid gating of perpendicularly magnetised CoFeB/MgO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernand-Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (2), pp.023901. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4956433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Variation Analysis of Sweet Potato Germplasm Resources from Different Agro-climate Zones in the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing dynamics of neutral nitrogen molecules in femtosecond filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.043824. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental verification of the vibro-impact capsule model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pavlovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Wiercigroch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1-2), pp.1029-1041. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-015-2385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell refractive index for cell biology and disease diagnosis: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.634 - 644. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5LC01445J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental cooperation in a changing climate: fluctuating environments predict shifts in care division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Kosztolányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Küpper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monif Alrashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-filamentation-induced water condensation and snow formation in a cloud chamber filled with different ambient gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (7), pp.7364. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped Peregrine solitons in a class of cubic-quintic nonlinear Schr¨odinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Soto-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.062202. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.062202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a real-time tracer for isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) from aerosol mass spectrometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (20), pp.11807-11833. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-11807-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoblast-induced osteoclast apoptosis by fas ligand/FAS pathway is required for maintenance of bone mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (10), pp.1654-1664. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2015.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous switching mechanism in pure polyvinylidene fluoride ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai X.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.060102. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser beam self-symmetrization in air in the multifilamentation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.094013. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Proton Binding Properties of Extracellular Polymeric Substances in an Expanded Granular Sludge Bed Using Linear Programming Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F M Defersha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Development of Historical Methods for Solving Linear Systems of Simultaneous Congruences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Goutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.265-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.133203. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.133203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the effective weak mixing angle in $p\bar{p}\rightarrow Z/\gamma^{*}\rightarrow e^{+}e^{-}$ events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Abazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (4), pp.041801. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.041801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chern–Simons theory, surface separability, and volumes of 3-manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shicheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of topology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.933-974. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/jtopol/jtv023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Luminescence from Femtosecond Filaments in Air: Evidence for Impact Excitation with Circularly Polarized Light Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.63003. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.1725. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in femtosecond filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 497, pp.12001. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/497/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optofluidic imaging system to measure the biophysical signature of single waterborne bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (21), pp.4237 - 4243. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4LC00783B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of CpG ODNs and Yarrowia lipolytica harboring VP28 for shrimp Litopenaeus vannamei against White spot syndrome virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Survival Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward stimulated radiation from filaments in Nitrogen gas and air pumped by circularly polarized 800 nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.12750. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.012750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of Hodgkin lymphoma reveals 19p13.3 TCF3 as a novel susceptibility locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diepstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hazelett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting H-mode behaviour with deuterium fuelling and nitrogen seeding in the all-carbon and metallic versions of JET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Meigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (7), </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/54/7/073016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive 3-omega measurements on epitaxial thermoelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.012005. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/68/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Electrical Equivalent Device for Driver Topology Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.1459-1468. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2013.2272432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent interaction between the terahertz radiation emitted by filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.094009. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/9/094009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Measurement of Single Bacterium's Refractive Index Using Optofluidic Immersion Refractometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.356 - 359. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Lasing of Air plasma pumped by Circularly polarized femtosecond pulses for the saKe of remote sensing (BLACK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.29964. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.029964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent coronal jets induced by repetitively accumulated electric currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vargas Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.A19. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciliary White Light: Optical Aspect of Ultrashort Laser Ablation on Transparent Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanbing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.097601. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.097601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced periodic annular surface structures on fused silica surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanbing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (25), pp.251103. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-seeded lasing in ionized air pumped by 800 nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.22791. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.022791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent synthesis of terahertz radiation from femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.221107. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twisting solar coronal jet launched at the boundary of an active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yelles Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A1. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global framework of activities integrating product & supply chain design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Affonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (24), pp.505 - 510. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonid Arantchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (18), pp.181112. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of plasma gratings in atomic and molecular gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.036405. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous phase processing of secondary organic aerosol from isoprene photooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tritscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Praplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Decarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (13), pp.5879 - 5895. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-5879-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of third harmonic radiation in air filaments: A revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (19), pp.4706. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2011.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of plasma oscillations in femtosecond filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (25), pp.255002. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrenic nerve-hemidiaphragm as a highly sensitive replacement assay for determination of functional botulinum toxin antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rasetti-Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sesardic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7-8), pp.1008-1016. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02873012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of a traveling plasma grating formed by two crossing filaments in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (12), pp.121110. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3568888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of high-energy ultrashort laser pulses through an argon-filled tapered planar waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1009. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Exchange between Femtosecond Laser Filaments in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (5), pp.055003. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.055003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual stability of a one-parameter family of dissipative solitons due to spectral filtering and nonlinearity saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.061806(R). </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.061806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of terahertz radiation from filamentation by molecular lensing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1710-1712. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maker fringes in the Terahertz radiation produced by a 2-color laser field in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.11480. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.011480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revival of femtosecond laser plasma filaments in air by a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Bernard André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.11450. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.011450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of botulinum types A, B and E neurotoxicity using the phrenic nerve–hemidiaphragm: Improved precision with in-bred mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rasetti-Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Sesardic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (5), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2009.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward THz radiation emission by femtosecond filamentation in gases: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bloas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.013015. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/1/013015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification of transition-Cherenkov terahertz radiation of femtosecond filament in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (5), pp.051108. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2965612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of terahertz radiation generated by four-wave mixing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (11), pp.1195. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.001195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spin-transfer torque on thermally activated ferromagnetic resonance excitations in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Mestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (18), pp.184420. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.184420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Enhancement of Terahertz Radiation from Laser Filaments in Air by a Static Electric Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (25), pp.255006. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.255006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High current permanent discharges in air induced by femtosecond laser filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Bernard André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (17), pp.171501. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2734396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric detection of the conical THz radiation from femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.241105. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Torque Influence on the High-Frequency Magnetization Fluctuations in Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.077203. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.077203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation Source in Air Based on Bifilamentation of Femtosecond Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), pp.135002. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.135002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and transcript map of the region between D6S264 and D6S149 on chromosome 6q27, the minimal region of allele loss in sporadic epithelial ovarian cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mungall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dunham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow features potentially related to pitted cones in southern Utopia Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Saood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.772-778, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of $^{4}$n with $^{8}$He(p,2p) reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Nuclear Physics Conference (INPC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012090, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03195738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation optical depth retrieval from AMSR-E/AMSR2 observations using L-MEB inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.5003-5006, </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de modèles d'ordre faible linéaires paramétriques basés sur un modèle conducto-radiatif 2D axisymétrique instationnaire par la méthode d'identification modale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Between Transition Probability Amplitudes in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Workshop LPHYS’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Conducted Emission Analysis of a 3D Multilayer Printed Circuit Board with Kron's Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond names: developing a names database and other applications for diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kociolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl A. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 12 International Organization Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transient electric-field emitted by atom-probe tomography electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope.2017.8094618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Estimation of Genomic Tumoral Alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keribin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Growth of Nonlinear Structures Upstream of Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Interaction of the Solar Wind with Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. W. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.4424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Remote Center Compliance Devices of Rotational Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Precision Assembly Seminar (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Chamonix, France. pp.161-169, </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization-Based Predictions for Texture Evolution in Halite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilormini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ponte Castañeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Computational Mechanics of Solid Materials at Large Strains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Stuttgart, Germany. pp.269-278, </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0297-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-voltage Tesla coil discharges triggered and guided by femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium AES2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Electron Collisions in Lasing in Neutral and Singly Ionized Molecular Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polynkin P., Cheng Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air lasing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Springer Series in Optical Sciences, 978-3-319-65220-7. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65220-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation and Pulse Self-compression in the Anomalous Dispersion Region of Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Darginavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Majus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Garejev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andre D. Bandrauk; Emmanuel Lorin; Jerome V. Moloney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-165, 2016, CRM Series in Mathematical Physics, </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23084-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Lasing of Femtosecond Plasma Filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaoru Yamanouchi; Luis Roso; Ruxin Li; Deepak Mathur; Didier Normand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Series in Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2015, Progress in Ultrafast Intense Laser Science XII, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23657-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Harmonic Generation from Perturbed Femtosecond Filaments in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaoru Yamanouchi, Gerhard G. Paulus, Deepak Mathur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Ultrafast Intense Laser Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, X, </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2014, Springer Series in Chemical Physics, 978-3-319-00520-1. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00521-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions at the Future Circular Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. A. Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Armesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. d'Enterria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Jowett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERN-TH-2016-107, CERN - Suisse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01314318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId932"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yi Liu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charge de Recherche, CR1, CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Optique Appliquée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">group ILM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (161)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal characteristics and hydro-climatic driving factors of global vegetation greenness and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongwoo Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 112 (1), pp.2629805. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2026.2629805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Long-Term Cumulative Exposure to Wildfire Smoke PM2.5 on Cardiovascular Hospital Admissions Among Older Adults in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC. Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2025.12.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-smoke fuels for residential heating linked to an increase in ultrafine particle emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunshui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Ceburnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trubetskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (4), pp.447-454. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-026-01942-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vayakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-H Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.151801. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.024. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light dark matter constraints from SuperCDMS HVeV detectors operated underground with an anticoincidence event selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anczarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.012006. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Sample Return Sample Receiving Project Measurement Definition Team Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Sefton-Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D.K. Herd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bridges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.665-670. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15311074251382248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Youth Fitness International Test (YFIT) battery for monitoring and surveillance among children and adolescents: A modified Delphi consensus project with 169 experts from 50 countries and territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco B Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cadenas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Jurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.101012. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.101012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numeric study on solar-driven pyrolysis of plastic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuangdong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, Ecology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40974-025-00372-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing with the Brain: How Nanotechnology Can Contribute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Alegret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Alvarez-Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (11), pp.10630-10717. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c10525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Reactor Antineutrino Oscillation at SNO +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (12), pp.121801. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gypt-lc9v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.012011. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision Al-Mg dating of NWA 15118 challenges a primary anorthositic crust on Vesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-H Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.6-10. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive branching fractions for $B_s^0$ decays into $D$ mesons via hadronic tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 04, pp.114. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2025)114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing International Consensus on Key Indicators for a 24-Hour Movement Behaviour Report Card in Early Childhood: A Twin-Panel Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Sit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-025-00905-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Laser-Produced THz Radiation in Air with Superluminal Ionization Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.045001. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.045001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design report of the Super Tau-Charm Facility: the accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Cong Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Pan An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhong An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-He Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear science and techniques / Chinese Nuclear Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (12), pp.242. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41365-025-01833-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of optical amplification and population dynamics using ultrafast XUV spectroscopy of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykyta Redkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (19), pp.6205. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.565942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses (ICTV) from the Archaeal Viruses Subcommittee, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Paola Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (7), pp.002117. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.002117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05212168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐Temporal Variations in Soil Phosphorus Pools Indicate Their Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqing Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongbiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of highly-ionized diiodomethane: Coulomb explosion, energy exchange and rotating fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Trost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Díaz-Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lindenblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.085101. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/adc963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Branching Fraction of $Λ_c^+ \to p K_S^0 π^0$ at Belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.012013. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/4mnw-tvks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solution of a microrobot-blood vessel interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bickerdike Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (3), pp.2091-2109. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-024-10318-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of α-Chloroamides via Photoenzymatic Hydroalkylation of Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie G Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sorigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D Ellington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (11), pp.7191 - 7197. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c00927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2024 report of the Lancet Countdown on health and climate change: facing record-breaking threats from delayed action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Walawender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Che Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalyse Moskeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Palmeiro-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 404 (10465), pp.1847-1896. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Probing of Electron Density and Temperature Dynamics Inside Air Plasma with Intense Terahertz Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizhuo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunlin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202401087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin alleviates heat stress-induced spermatogenesis dysfunction in male dairy goats by regulating arachidonic acid metabolism mediated by remodeling the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingshu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Photon Resonance Enabled Quantum Interference in Emission Spectroscopy of N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0051. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral splitting of the lasing emission of nitrogen ions pumped by 800-nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.664. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.478025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chinese-Han Population Carrying Wild-type Genotypes of SLCO1B1 388A&gt;G, SLCO1B1 521T&gt;C, CYP3A4 1B, CYP3A4 1G, and CYP3A5*3 Exhibits a Significant Alteration in the Pharmacokinetics of Atorvastatin Calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (27), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Local Temporal Profile of Laser Pulses of Intensity above 1014 W/cm2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.3101. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standoff detection of an electric field by bidirectional nitrogen lasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (3), pp.033513. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.108.033513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter diversity accelerates labile carbon but slows recalcitrant carbon decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.108632. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently controlled ionization of gases by three-color femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shixiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.023529. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.023529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the processes of ionization and excitation of nitrogen molecules by short and intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.063116. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved study of laser emission in nitrogen gas pumped by two near IR femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (6), pp.1253-1253. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.414863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of femtosecond strong field ion excitation and subsequent lasing in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.023035. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abd8bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for conduction and radiation inside semi-transparent media via the Modal Identification Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of DNA Tools for Hyperexpression in Marchantia Chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychios Frangedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guzman-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rebmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasey Markel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.1651-1666. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.0c00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustained IFN-I stimulation impairs MAIT cell responses to bacteria by inducing IL-10 during chronic HIV-1 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (8), pp.eaaz0374. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz0374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation from a Longitudinal Electric Field Biased Femtosecond Filament in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0256-307x/37/6/065201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-dispersion-induced alignment: A one-dimensional model inspired by swimming droplets experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Blois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.040602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput discovery of genetic determinants of circadian misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.e1008577. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum erasing of laser emission in N + 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (17), pp.4670-4673. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.395261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward lasing of singly ionized nitrogen ions pumped by femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Kou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-020-7402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense sampling of bird diversity increases power of comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohong Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587 (7833), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2873-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term warming shifts microbial nutrient limitation without changing the bacterial community structure in an alpine timberline of the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 360, pp.113985. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaobo Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Truc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.1084. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury produced in upper oceans accumulates in deep Mariana Trench fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3389. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching Effect of O2 on Cavity-free Lasing of N2 Pumped by Femtosecond Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie-Yu Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Jie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA PHOTONICA SINICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (11), pp.1149013. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/gzxb20204911.1149013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a 10-year dog deworming programme on the transmission of Echinococcus multilocularis in Tibetan communities in Sichuan Province, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wenjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Guangjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Budke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitization Effect of AGuIX, a Gadolinium-Based Nanoparticle, in Nonsmall Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqing Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (51), pp.56874-56885. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c16548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel technique for the study of pile-up events in cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F T Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.015501. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.104.015501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Viral Infection Maps Reveal Signatures of Severe COVID-19 Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Giladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bendjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181 (7), pp.1475-1488.e12. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02965299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insights and activating mutations in diverse pathologies define mechanisms of deregulation for phospholipase C gamma enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bunney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakshi Khosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Beckenbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.102607. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding walls: a new paradigm for fluidic actuation and protocol implementation in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Venzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41378-019-0125-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–orbit torque driven multi-level switching in He + irradiated W–CoFeB–MgO Hall bars with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoqian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (24), pp.242401. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0010679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fungi‐derived genomic regions related to antagonism towards fungi in mosses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenglong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanghua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (4), pp.1169-1175. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CUPID Li$_2$ $^{100} $MoO$_4$ scintillating bolometer tested in the CROSS underground facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. T. Avignone Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (02), pp.P02037. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of boosted terahertz radiation from air plasma pumped by femtosecond three-color sawtooth field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyu Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), pp.063522. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.063522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of bimolecular reactions of ultracold KRb molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-W. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gheorghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6469), pp.1111-1115. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay9531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile ionic modification of the Dzyaloshinskii Moriya Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.034005. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant invasive Lactobacillus plantarum expressing fibronectin binding protein A induce specific humoral immune response by stimulating differentiation of dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pp.589-604. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2018.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">highly structured disk around the planet host PDS 70 revealed by high-angular resolution observations with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.id.A118. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave devices with continuous and discrete nanocrystalline diamond coating for biosensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drbohlavová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bovtun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kempa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.111584. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of waterborne polyurethane/polyhedral oligomeric silsesquioxane composites with low dielectric constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si‐qi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo‐hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun‐chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (9), pp.2313-2320. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the Dzyaloshinskii-Moriya interaction and domain wall velocity through interface intermixing in Ta/CoFeB/MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (5), </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational constraints on dust disk sizes in tidally truncated protoplanetary disks in multiple systems in the Taurus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herczeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A95. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical transmission during mid-infrared femtosecond laser pulses ablation of fused silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanhu Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 471, pp.506-515. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric remote sensing of atmospheric aerosols: Instruments, methodologies, results, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dubovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I Mishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tanré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Karol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.474 - 511. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing without population inversion in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.110807. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5116898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the third harmonic generated from air plasma filaments pumped by femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Kou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.G13-G18. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.36.000G13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of copper-specific tetradendate ligands as potential treatment for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (5), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element setting for fluid flow simulations with natural enforcement of the triple junction equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.103-121. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Assessment and Risk Estimation for Unmanned Aerial Vehicles Operating in National Airspace System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4731585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Time-Domain TAN Model of 3D Multilayer Hybrid PCB: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.60645-60654. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2873042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire edge dependent magnetic domain wall creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (5), pp.054417. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.054417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping and Surface Effects of CuFeS 2 Nanocrystals Used in Thermoelectric Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.982-991. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.201800188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Eremenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tetradentate copper chelators as potential anti-Alzheimer agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.684-704. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection driven by electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuramitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moritaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5109. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07415-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feasible strategy to balance the crystallinity and specific surface area of metal oxide nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.46424. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonadiabaticity of cavity-free neutral nitrogen lasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of pollutant source retrieval: comparison of Bayesian methods with application to the Chernobyl and Fukushima-Daiichi accidental releases of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haussaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (708), pp.2886 - 2901. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Does the Electron Go? Stable and Metastable Peptide Cation Radicals Formed by Electron Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Layton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Turecek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.164-181. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1512-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of nitrogen molecular ions in a strong laser field by electron recollisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T. Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Tremblay-Bugeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (11), </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2017-80464-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect ratio effects on the serration dynamics of a Zr-based bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.F. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0316-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyong names: developing a names database and other applications for diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kociolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl A. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biodiversity in the biogeochemical processes at the water-sediment interface of macroporous river bed: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffan Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (Part B), pp.385-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Sensitivity of Nitrogen Ions Superradiant Emission on Pump Laser Wavelength and Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Ibrakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel N. Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (20), pp.203205. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and land-cover change carbon emissions between 1901 and 2012 constrained by biomass observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (22), pp.5053-5067. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-5053-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Helicity Estimations in Models and Observations of the Solar Magnetic Field. III. Twist Number Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anfinogentov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 840 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6aa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Much CO 2 Is Taken Up by the European Terrestrial Biosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bovensmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (4), pp.665 - 671. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-15-00310.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASDEX Upgrade results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aguiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aho-Mantila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa64f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Content Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigiusz Modrzejewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.192-207. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxv095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic-liquid gating of perpendicularly magnetised CoFeB/MgO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernand-Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (2), pp.023901. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4956433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Variation Analysis of Sweet Potato Germplasm Resources from Different Agro-climate Zones in the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing dynamics of neutral nitrogen molecules in femtosecond filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.043824. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental verification of the vibro-impact capsule model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pavlovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Wiercigroch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1-2), pp.1029-1041. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-015-2385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell refractive index for cell biology and disease diagnosis: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.634 - 644. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5LC01445J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental cooperation in a changing climate: fluctuating environments predict shifts in care division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Kosztolányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Küpper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monif Alrashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-filamentation-induced water condensation and snow formation in a cloud chamber filled with different ambient gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (7), pp.7364. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped Peregrine solitons in a class of cubic-quintic nonlinear Schr¨odinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Soto-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.062202. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.062202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a real-time tracer for isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) from aerosol mass spectrometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (20), pp.11807-11833. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-11807-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous switching mechanism in pure polyvinylidene fluoride ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai X.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.060102. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser beam self-symmetrization in air in the multifilamentation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.094013. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoblast-induced osteoclast apoptosis by fas ligand/FAS pathway is required for maintenance of bone mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (10), pp.1654-1664. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2015.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Proton Binding Properties of Extracellular Polymeric Substances in an Expanded Granular Sludge Bed Using Linear Programming Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F M Defersha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Development of Historical Methods for Solving Linear Systems of Simultaneous Congruences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Goutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.265-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.133203. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.133203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the effective weak mixing angle in $p\bar{p}\rightarrow Z/\gamma^{*}\rightarrow e^{+}e^{-}$ events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Abazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (4), pp.041801. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.041801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chern–Simons theory, surface separability, and volumes of 3-manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shicheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of topology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.933-974. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/jtopol/jtv023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Luminescence from Femtosecond Filaments in Air: Evidence for Impact Excitation with Circularly Polarized Light Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.63003. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.1725. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in femtosecond filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 497, pp.12001. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/497/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting H-mode behaviour with deuterium fuelling and nitrogen seeding in the all-carbon and metallic versions of JET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Meigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (7), </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/54/7/073016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of CpG ODNs and Yarrowia lipolytica harboring VP28 for shrimp Litopenaeus vannamei against White spot syndrome virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Survival Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward stimulated radiation from filaments in Nitrogen gas and air pumped by circularly polarized 800 nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.12750. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.012750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optofluidic imaging system to measure the biophysical signature of single waterborne bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (21), pp.4237 - 4243. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4LC00783B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of Hodgkin lymphoma reveals 19p13.3 TCF3 as a novel susceptibility locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diepstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hazelett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive 3-omega measurements on epitaxial thermoelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.012005. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/68/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent interaction between the terahertz radiation emitted by filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.094009. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/9/094009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Electrical Equivalent Device for Driver Topology Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.1459-1468. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2013.2272432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Measurement of Single Bacterium's Refractive Index Using Optofluidic Immersion Refractometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.356 - 359. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Lasing of Air plasma pumped by Circularly polarized femtosecond pulses for the saKe of remote sensing (BLACK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.29964. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.029964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent coronal jets induced by repetitively accumulated electric currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vargas Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.A19. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciliary White Light: Optical Aspect of Ultrashort Laser Ablation on Transparent Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanbing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.097601. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.097601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced periodic annular surface structures on fused silica surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanbing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (25), pp.251103. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-seeded lasing in ionized air pumped by 800 nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.22791. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.022791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent synthesis of terahertz radiation from femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.221107. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twisting solar coronal jet launched at the boundary of an active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yelles Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A1. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global framework of activities integrating product & supply chain design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Affonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (24), pp.505 - 510. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonid Arantchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (18), pp.181112. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of plasma gratings in atomic and molecular gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.036405. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous phase processing of secondary organic aerosol from isoprene photooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tritscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Praplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Decarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (13), pp.5879 - 5895. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-5879-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of plasma oscillations in femtosecond filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (25), pp.255002. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of third harmonic radiation in air filaments: A revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (19), pp.4706. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2011.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrenic nerve-hemidiaphragm as a highly sensitive replacement assay for determination of functional botulinum toxin antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rasetti-Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sesardic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7-8), pp.1008-1016. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02873012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of a traveling plasma grating formed by two crossing filaments in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (12), pp.121110. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3568888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of high-energy ultrashort laser pulses through an argon-filled tapered planar waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1009. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Exchange between Femtosecond Laser Filaments in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (5), pp.055003. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.055003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual stability of a one-parameter family of dissipative solitons due to spectral filtering and nonlinearity saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.061806(R). </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.061806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of terahertz radiation from filamentation by molecular lensing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1710-1712. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maker fringes in the Terahertz radiation produced by a 2-color laser field in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.11480. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.011480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revival of femtosecond laser plasma filaments in air by a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Bernard André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.11450. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.011450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of botulinum types A, B and E neurotoxicity using the phrenic nerve–hemidiaphragm: Improved precision with in-bred mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rasetti-Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Sesardic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (5), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2009.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward THz radiation emission by femtosecond filamentation in gases: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bloas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.013015. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/1/013015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification of transition-Cherenkov terahertz radiation of femtosecond filament in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (5), pp.051108. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2965612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of terahertz radiation generated by four-wave mixing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (11), pp.1195. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.001195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spin-transfer torque on thermally activated ferromagnetic resonance excitations in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Mestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (18), pp.184420. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.184420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Enhancement of Terahertz Radiation from Laser Filaments in Air by a Static Electric Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (25), pp.255006. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.255006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High current permanent discharges in air induced by femtosecond laser filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Bernard André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (17), pp.171501. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2734396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric detection of the conical THz radiation from femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.241105. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Torque Influence on the High-Frequency Magnetization Fluctuations in Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.077203. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.077203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation Source in Air Based on Bifilamentation of Femtosecond Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), pp.135002. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.135002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and transcript map of the region between D6S264 and D6S149 on chromosome 6q27, the minimal region of allele loss in sporadic epithelial ovarian cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mungall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dunham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow features potentially related to pitted cones in southern Utopia Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Saood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.772-778, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of $^{4}$n with $^{8}$He(p,2p) reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Nuclear Physics Conference (INPC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012090, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03195738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation optical depth retrieval from AMSR-E/AMSR2 observations using L-MEB inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.5003-5006, </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles réduits linéaires paramétriques de transferts conducto-radiatifs sous approximation P1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Between Transition Probability Amplitudes in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Workshop LPHYS’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Conducted Emission Analysis of a 3D Multilayer Printed Circuit Board with Kron's Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transient electric-field emitted by atom-probe tomography electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope.2017.8094618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond names: developing a names database and other applications for diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kociolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl A. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 12 International Organization Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Estimation of Genomic Tumoral Alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keribin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Growth of Nonlinear Structures Upstream of Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Interaction of the Solar Wind with Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. W. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.4424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Remote Center Compliance Devices of Rotational Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Precision Assembly Seminar (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Chamonix, France. pp.161-169, </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization-Based Predictions for Texture Evolution in Halite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilormini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ponte Castañeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Computational Mechanics of Solid Materials at Large Strains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Stuttgart, Germany. pp.269-278, </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0297-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-voltage Tesla coil discharges triggered and guided by femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium AES2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Electron Collisions in Lasing in Neutral and Singly Ionized Molecular Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polynkin P., Cheng Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air lasing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Springer Series in Optical Sciences, 978-3-319-65220-7. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65220-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation and Pulse Self-compression in the Anomalous Dispersion Region of Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Darginavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Majus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Garejev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andre D. Bandrauk; Emmanuel Lorin; Jerome V. Moloney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-165, 2016, CRM Series in Mathematical Physics, </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23084-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Lasing of Femtosecond Plasma Filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaoru Yamanouchi; Luis Roso; Ruxin Li; Deepak Mathur; Didier Normand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Series in Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2015, Progress in Ultrafast Intense Laser Science XII, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23657-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Harmonic Generation from Perturbed Femtosecond Filaments in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaoru Yamanouchi, Gerhard G. Paulus, Deepak Mathur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Ultrafast Intense Laser Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, X, </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2014, Springer Series in Chemical Physics, 978-3-319-00520-1. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00521-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions at the Future Circular Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. A. Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Armesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. d'Enterria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Jowett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERN-TH-2016-107, CERN - Suisse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01314318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId932"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmiao Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwoo Jang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2026.2629805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2025.12.079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunshui Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Ceburnis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trubetskaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-026-01942-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Albakry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alkhatib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. P. Amaral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05413699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Ahmed" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Alegret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Alvarez-Puebla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Andrews" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c10525" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ren" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Luu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Siebert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2548" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdong Jiang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Jin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40974-025-00372-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358724v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Carrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Sefton-Nash" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D.K. Herd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15311074251382248" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232671v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco B Ortega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cadenas-Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tremblay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Jurak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.101012" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tremblay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00905-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04921299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Groussin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.045001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Cong Ai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Pan An" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong An" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-He Bai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-025-01833-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiying Lin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enqing Hou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbiao Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lindenblatt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meister" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schnorr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adc963" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengxiang Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bickerdike Andrew" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10318-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bender" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ellington" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c00927" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romanello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Walawender" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Che Hsu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalyse Moskeland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Palmeiro-Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01822-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyang Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunlin Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401087" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Guo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingshu Fu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01942-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04376919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalei Zhu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Mei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjun Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Sun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063101" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Qin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.033513" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108632" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03593257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengquan Fan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023529" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Tikhonchuk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063116" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03158949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414863" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103622v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benselama" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120598" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03149138v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Tikhonchuk" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mysyrowicz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abd8bf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guzman-Chavez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rebmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Markel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00637" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ling" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0374" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02993245v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307x/37/6/065201" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pancheng Xie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Dong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008577" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-02525234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Kou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-7402-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155898v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Feng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Stiller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Deng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Armstrong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2873-9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Zheng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113985" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17045-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114551v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Du" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xie" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Du" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16548" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03113972v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Yu Gui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Zhou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/gzxb20204911.1149013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029703v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qian" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Bo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wenjie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guangjia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.08.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Armatol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armengaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Armstrong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Augier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F T Avignone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.015501" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02965299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Giladi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bunney" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khosa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mac&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Beckenbauer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.102607" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096208v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Zhao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Zhang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010679" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiling Sun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglong Bai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Guan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanghua Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qia Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16776" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091675v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armatol" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Armstrong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Avignone Iii" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076907v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Gui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.063522" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007592v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Hu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-W. Lin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gheorghe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay9531" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010848v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;qi Zhao" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hua Hu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun&#8208;chao Zhang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4659" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331252v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera Diez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034005" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624953v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0157" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051748v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teague" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bae" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935034" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133450v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drbohlavov&#225;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bovtun" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111584" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HG5PXM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331239v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Herrera Diez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casiraghi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussigne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054431" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127710v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Long" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herczeg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodato" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935964" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01956029v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Liang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhu Diao" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.192" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7678KGMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009287v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Mishchenko" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tanr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Karol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.11.024" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02365149v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116898" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02283745v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000G13" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01906454v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Zhang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmin Guan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4731585" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963521v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Zhang" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Huang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.005" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611612v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gantet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2873042" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042516v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.054417" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975150v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaure" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadavid" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agnese" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800188" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963520v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Huang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Huang" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Wang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700734" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950813v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuramitsu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moritaka" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakawa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07415-3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648046v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tremblay-Bugeaud" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80464-3" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046304v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Layton" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turecek" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1512-z" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01597577v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Escudero" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanchis" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vera" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.033810" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694131v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haussaire" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3138" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804235v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Yao" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Qiao" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0316-7" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606635v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kociolek" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ector" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605406v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffan Dubau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648039v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Ibrakovic" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Bengtsson" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Chen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203205" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986460v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-5053-2017" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265769v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pariat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valori" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anfinogentov" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6aa8" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584237v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilker" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovensmann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00310.1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785571v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallenbach" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguiam" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aho-Mantila" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arden" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa64f6" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238051v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Modrzejewski" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv095" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765303v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ono" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4956433" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470739v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Su" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lei" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Wang" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Chai" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419689v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043824" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693101v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlovskaia" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Wiercigroch" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-015-2385-6" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721076v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ser" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Hsieh" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01445J" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314686v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kosztol&#225;nyi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barta" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;pper" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monif Alrashidi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12540" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01745422v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Li" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyi Sun" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansheng Li" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ju" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007364" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01331677v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soto-Crespo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062202" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836107v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Hu" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campuzano-Jost" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B Palm" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Day" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ortega" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-11807-2015" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401553v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.14" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259846v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Chen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai X.F." TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060102" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160264v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094013" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448098v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chang" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Defersha" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Guo" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468646v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057270v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Abazov" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Acharya" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.041801" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266472v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Derbez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shicheng Wang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtv023" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118358v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.063003" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118196v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/497/1/012001" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721070v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chin" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yap" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00783B" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633348v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yi" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sun" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118205v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012750" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632096v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cozen" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Timofeeva" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diepstra" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazelett" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4856" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286888v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Mccormick" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Meigs" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Morris" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neu" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Nunes" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/7/073016" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996778v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/68/1/012005" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118232v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094009" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721074v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Chin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Yap" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.743" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118350v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029964" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526111v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmieder" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vargas Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321229" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852047v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.097601" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857954v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812354" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857948v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807917" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527762v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno-Insertis" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulanier" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yelles Chaouche" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322181" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888394v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Affonso" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolghadri" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00053" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852038v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036405" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683101v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tritscher" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Praplan" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Decarlo" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5879-2012" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852025v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.05.050" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852023v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255002" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873012v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rasetti-Escargueil" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigsby" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.A. Jones" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sesardic" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.04.003" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0T8GTJD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852001v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568888" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852002v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001009" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00510593v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.055003" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00499530v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.061806" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00487635v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001710" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457965v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011480" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865218v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Sesardic" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.01.019" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4RZ7ZP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454582v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/1/013015" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458429v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diaw" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965612" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454573v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001195" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654230v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mestier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455124v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.255006" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454579v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leriche" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821371" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455116v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135002" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675582v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Emilion" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mungall" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dunham" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395583v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolin Zhang" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8518" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165647v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wang" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323204" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574639v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-050" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464374v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ding" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485759v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maurice" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gantet" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738074v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kociolek" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765924v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2017.8094618" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260716v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800209v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Parks" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Lee" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800160v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. W. Yang" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260756v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yu Wang" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_20" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266326v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0297-3_24" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HR6JSN30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894717v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01687813v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218982v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couairon" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darginavi&#269;ius" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Majus" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garejev" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118115v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314318v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. A. Wiedemann" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armesto" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Enterria" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jowett" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmiao Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwoo Jang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2026.2629805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2025.12.079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunshui Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Ceburnis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trubetskaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-026-01942-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Albakry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alkhatib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. P. Amaral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Carrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Sefton-Nash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D.K. Herd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15311074251382248" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco B Ortega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cadenas-Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tremblay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Jurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.101012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdong Jiang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Jin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40974-025-00372-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05413699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Ahmed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Alegret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Alvarez-Puebla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Andrews" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c10525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Luu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Siebert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2548" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tremblay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00905-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04921299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Groussin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.045001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Cong Ai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Pan An" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong An" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-He Bai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-025-01833-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiying Lin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enqing Hou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbiao Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lindenblatt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meister" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schnorr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adc963" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengxiang Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bickerdike Andrew" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10318-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bender" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ellington" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c00927" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romanello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Walawender" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Che Hsu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalyse Moskeland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Palmeiro-Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01822-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyang Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunlin Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401087" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Guo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingshu Fu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01942-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04376919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalei Zhu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Mei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjun Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Sun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063101" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Qin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.033513" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108632" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03593257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengquan Fan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023529" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Tikhonchuk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063116" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03158949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414863" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03149138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Tikhonchuk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mysyrowicz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abd8bf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benselama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120598" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guzman-Chavez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rebmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Markel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00637" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ling" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0374" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02993245v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307x/37/6/065201" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pancheng Xie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Dong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008577" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-02525234v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Kou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-7402-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Stiller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Deng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Armstrong" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2873-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Zheng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113985" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17045-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03113972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Yu Gui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Zhou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/gzxb20204911.1149013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029703v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Bo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wenjie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guangjia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.08.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Du" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Du" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16548" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Armatol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armengaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Armstrong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Augier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F T Avignone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.015501" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02965299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Giladi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bunney" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khosa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mac&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Beckenbauer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.102607" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096208v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Zhao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Zhang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010679" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiling Sun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglong Bai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Guan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanghua Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qia Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16776" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091675v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armatol" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Armstrong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Avignone Iii" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076907v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Gui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.063522" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007592v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Hu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-W. Lin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gheorghe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay9531" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera Diez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624953v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0157" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051748v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teague" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bae" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935034" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133450v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drbohlavov&#225;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bovtun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111584" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HG5PXM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010848v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;qi Zhao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hua Hu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun&#8208;chao Zhang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4659" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331239v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Herrera Diez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casiraghi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussigne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054431" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127710v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Long" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herczeg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodato" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935964" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01956029v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Liang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhu Diao" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.192" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7678KGMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009287v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Mishchenko" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tanr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Karol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.11.024" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02365149v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116898" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02283745v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000G13" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963521v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Zhang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Huang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01906454v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Zhang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmin Guan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4731585" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611612v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gantet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2873042" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042516v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.054417" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975150v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaure" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadavid" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agnese" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800188" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963520v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Huang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Huang" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Wang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700734" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950813v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuramitsu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moritaka" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakawa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07415-3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01597577v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Escudero" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanchis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vera" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.033810" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694131v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haussaire" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3138" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046304v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Layton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turecek" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1512-z" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648046v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tremblay-Bugeaud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80464-3" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804235v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Yao" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Qiao" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0316-7" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606635v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kociolek" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ector" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605406v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffan Dubau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648039v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Ibrakovic" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Bengtsson" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Chen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203205" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986460v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-5053-2017" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265769v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pariat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valori" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anfinogentov" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6aa8" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584237v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilker" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovensmann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00310.1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785571v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallenbach" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguiam" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aho-Mantila" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arden" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa64f6" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238051v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Modrzejewski" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv095" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765303v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ono" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4956433" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470739v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Su" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lei" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Wang" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Chai" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419689v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043824" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693101v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlovskaia" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Wiercigroch" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-015-2385-6" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721076v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ser" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Hsieh" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01445J" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314686v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kosztol&#225;nyi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barta" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;pper" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monif Alrashidi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12540" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01745422v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Li" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyi Sun" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansheng Li" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ju" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007364" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01331677v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soto-Crespo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062202" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836107v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Hu" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campuzano-Jost" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B Palm" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Day" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ortega" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-11807-2015" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259846v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Chen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai X.F." TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060102" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160264v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094013" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401553v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.14" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448098v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chang" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Defersha" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Guo" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468646v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057270v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Abazov" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Acharya" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.041801" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266472v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Derbez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shicheng Wang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtv023" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118358v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.063003" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118196v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/497/1/012001" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286888v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Mccormick" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Meigs" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Morris" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neu" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Nunes" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/7/073016" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633348v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sun" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118205v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012750" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721070v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chin" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yap" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00783B" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632096v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cozen" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Timofeeva" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diepstra" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazelett" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4856" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996778v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/68/1/012005" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118232v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094009" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721074v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Chin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Yap" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.743" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118350v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029964" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526111v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmieder" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vargas Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321229" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852047v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.097601" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857954v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812354" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857948v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807917" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527762v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno-Insertis" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulanier" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yelles Chaouche" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322181" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888394v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Affonso" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolghadri" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00053" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852038v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036405" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683101v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tritscher" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Praplan" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Decarlo" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5879-2012" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852023v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255002" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852025v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.05.050" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873012v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rasetti-Escargueil" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigsby" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.A. Jones" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sesardic" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.04.003" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0T8GTJD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852001v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568888" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852002v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001009" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00510593v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.055003" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00499530v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.061806" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00487635v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001710" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457965v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011480" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865218v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Sesardic" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.01.019" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4RZ7ZP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454582v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/1/013015" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458429v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diaw" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965612" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454573v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001195" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654230v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mestier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455124v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.255006" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454579v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leriche" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821371" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455116v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135002" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675582v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Emilion" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mungall" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dunham" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395583v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolin Zhang" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8518" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165647v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wang" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323204" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574639v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-050" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464374v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ding" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485759v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maurice" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gantet" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765924v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2017.8094618" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738074v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kociolek" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260716v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800209v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Parks" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Lee" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800160v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. W. Yang" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260756v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yu Wang" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_20" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266326v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0297-3_24" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HR6JSN30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894717v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01687813v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218982v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couairon" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darginavi&#269;ius" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Majus" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garejev" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118115v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314318v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. A. Wiedemann" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armesto" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Enterria" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jowett" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>