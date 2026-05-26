--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yi Liu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charge de Recherche, CR1, CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Optique Appliquée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">group ILM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (161)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal characteristics and hydro-climatic driving factors of global vegetation greenness and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongwoo Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 112 (1), pp.2629805. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2026.2629805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Long-Term Cumulative Exposure to Wildfire Smoke PM2.5 on Cardiovascular Hospital Admissions Among Older Adults in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC. Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2025.12.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-smoke fuels for residential heating linked to an increase in ultrafine particle emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunshui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Ceburnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trubetskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (4), pp.447-454. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-026-01942-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vayakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-H Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.151801. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.024. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light dark matter constraints from SuperCDMS HVeV detectors operated underground with an anticoincidence event selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anczarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.012006. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Sample Return Sample Receiving Project Measurement Definition Team Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Sefton-Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D.K. Herd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bridges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.665-670. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15311074251382248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Youth Fitness International Test (YFIT) battery for monitoring and surveillance among children and adolescents: A modified Delphi consensus project with 169 experts from 50 countries and territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco B Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cadenas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Jurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.101012. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.101012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numeric study on solar-driven pyrolysis of plastic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuangdong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, Ecology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40974-025-00372-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing with the Brain: How Nanotechnology Can Contribute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Alegret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Alvarez-Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (11), pp.10630-10717. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c10525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Reactor Antineutrino Oscillation at SNO +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (12), pp.121801. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gypt-lc9v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.012011. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision Al-Mg dating of NWA 15118 challenges a primary anorthositic crust on Vesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-H Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.6-10. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive branching fractions for $B_s^0$ decays into $D$ mesons via hadronic tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 04, pp.114. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2025)114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing International Consensus on Key Indicators for a 24-Hour Movement Behaviour Report Card in Early Childhood: A Twin-Panel Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Sit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-025-00905-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Laser-Produced THz Radiation in Air with Superluminal Ionization Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.045001. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.045001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design report of the Super Tau-Charm Facility: the accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Cong Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Pan An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhong An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-He Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear science and techniques / Chinese Nuclear Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (12), pp.242. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41365-025-01833-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of optical amplification and population dynamics using ultrafast XUV spectroscopy of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykyta Redkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (19), pp.6205. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.565942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses (ICTV) from the Archaeal Viruses Subcommittee, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Paola Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (7), pp.002117. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.002117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05212168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐Temporal Variations in Soil Phosphorus Pools Indicate Their Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqing Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongbiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of highly-ionized diiodomethane: Coulomb explosion, energy exchange and rotating fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Trost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Díaz-Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lindenblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.085101. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/adc963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Branching Fraction of $Λ_c^+ \to p K_S^0 π^0$ at Belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.012013. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/4mnw-tvks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solution of a microrobot-blood vessel interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bickerdike Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (3), pp.2091-2109. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-024-10318-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of α-Chloroamides via Photoenzymatic Hydroalkylation of Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie G Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sorigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D Ellington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (11), pp.7191 - 7197. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c00927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2024 report of the Lancet Countdown on health and climate change: facing record-breaking threats from delayed action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Walawender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Che Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalyse Moskeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Palmeiro-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 404 (10465), pp.1847-1896. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Probing of Electron Density and Temperature Dynamics Inside Air Plasma with Intense Terahertz Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizhuo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunlin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202401087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin alleviates heat stress-induced spermatogenesis dysfunction in male dairy goats by regulating arachidonic acid metabolism mediated by remodeling the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingshu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Photon Resonance Enabled Quantum Interference in Emission Spectroscopy of N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0051. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral splitting of the lasing emission of nitrogen ions pumped by 800-nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.664. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.478025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chinese-Han Population Carrying Wild-type Genotypes of SLCO1B1 388A&gt;G, SLCO1B1 521T&gt;C, CYP3A4 1B, CYP3A4 1G, and CYP3A5*3 Exhibits a Significant Alteration in the Pharmacokinetics of Atorvastatin Calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (27), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Local Temporal Profile of Laser Pulses of Intensity above 1014 W/cm2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.3101. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standoff detection of an electric field by bidirectional nitrogen lasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (3), pp.033513. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.108.033513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter diversity accelerates labile carbon but slows recalcitrant carbon decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.108632. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently controlled ionization of gases by three-color femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shixiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.023529. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.023529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the processes of ionization and excitation of nitrogen molecules by short and intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.063116. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved study of laser emission in nitrogen gas pumped by two near IR femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (6), pp.1253-1253. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.414863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of femtosecond strong field ion excitation and subsequent lasing in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.023035. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abd8bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for conduction and radiation inside semi-transparent media via the Modal Identification Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of DNA Tools for Hyperexpression in Marchantia Chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychios Frangedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guzman-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rebmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasey Markel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.1651-1666. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.0c00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustained IFN-I stimulation impairs MAIT cell responses to bacteria by inducing IL-10 during chronic HIV-1 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (8), pp.eaaz0374. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz0374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation from a Longitudinal Electric Field Biased Femtosecond Filament in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0256-307x/37/6/065201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-dispersion-induced alignment: A one-dimensional model inspired by swimming droplets experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Blois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.040602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput discovery of genetic determinants of circadian misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.e1008577. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum erasing of laser emission in N + 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (17), pp.4670-4673. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.395261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward lasing of singly ionized nitrogen ions pumped by femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Kou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-020-7402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense sampling of bird diversity increases power of comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohong Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587 (7833), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2873-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term warming shifts microbial nutrient limitation without changing the bacterial community structure in an alpine timberline of the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 360, pp.113985. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaobo Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Truc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.1084. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury produced in upper oceans accumulates in deep Mariana Trench fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3389. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching Effect of O2 on Cavity-free Lasing of N2 Pumped by Femtosecond Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie-Yu Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Jie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA PHOTONICA SINICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (11), pp.1149013. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/gzxb20204911.1149013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a 10-year dog deworming programme on the transmission of Echinococcus multilocularis in Tibetan communities in Sichuan Province, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wenjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Guangjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Budke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitization Effect of AGuIX, a Gadolinium-Based Nanoparticle, in Nonsmall Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqing Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (51), pp.56874-56885. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c16548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel technique for the study of pile-up events in cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F T Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.015501. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.104.015501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Viral Infection Maps Reveal Signatures of Severe COVID-19 Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Giladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bendjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181 (7), pp.1475-1488.e12. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02965299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insights and activating mutations in diverse pathologies define mechanisms of deregulation for phospholipase C gamma enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bunney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakshi Khosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Beckenbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.102607. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding walls: a new paradigm for fluidic actuation and protocol implementation in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Venzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41378-019-0125-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–orbit torque driven multi-level switching in He + irradiated W–CoFeB–MgO Hall bars with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoqian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (24), pp.242401. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0010679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fungi‐derived genomic regions related to antagonism towards fungi in mosses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenglong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanghua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (4), pp.1169-1175. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CUPID Li$_2$ $^{100} $MoO$_4$ scintillating bolometer tested in the CROSS underground facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. T. Avignone Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (02), pp.P02037. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of boosted terahertz radiation from air plasma pumped by femtosecond three-color sawtooth field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyu Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), pp.063522. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.063522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of bimolecular reactions of ultracold KRb molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-W. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gheorghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6469), pp.1111-1115. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay9531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile ionic modification of the Dzyaloshinskii Moriya Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.034005. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant invasive Lactobacillus plantarum expressing fibronectin binding protein A induce specific humoral immune response by stimulating differentiation of dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pp.589-604. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2018.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">highly structured disk around the planet host PDS 70 revealed by high-angular resolution observations with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.id.A118. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave devices with continuous and discrete nanocrystalline diamond coating for biosensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drbohlavová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bovtun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kempa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.111584. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of waterborne polyurethane/polyhedral oligomeric silsesquioxane composites with low dielectric constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si‐qi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo‐hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun‐chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (9), pp.2313-2320. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the Dzyaloshinskii-Moriya interaction and domain wall velocity through interface intermixing in Ta/CoFeB/MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (5), </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational constraints on dust disk sizes in tidally truncated protoplanetary disks in multiple systems in the Taurus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herczeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A95. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical transmission during mid-infrared femtosecond laser pulses ablation of fused silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanhu Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 471, pp.506-515. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric remote sensing of atmospheric aerosols: Instruments, methodologies, results, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dubovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I Mishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tanré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Karol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.474 - 511. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing without population inversion in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.110807. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5116898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the third harmonic generated from air plasma filaments pumped by femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Kou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.G13-G18. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.36.000G13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of copper-specific tetradendate ligands as potential treatment for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (5), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element setting for fluid flow simulations with natural enforcement of the triple junction equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.103-121. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Assessment and Risk Estimation for Unmanned Aerial Vehicles Operating in National Airspace System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4731585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Time-Domain TAN Model of 3D Multilayer Hybrid PCB: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.60645-60654. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2873042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire edge dependent magnetic domain wall creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (5), pp.054417. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.054417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping and Surface Effects of CuFeS 2 Nanocrystals Used in Thermoelectric Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.982-991. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.201800188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Eremenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tetradentate copper chelators as potential anti-Alzheimer agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.684-704. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection driven by electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuramitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moritaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5109. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07415-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feasible strategy to balance the crystallinity and specific surface area of metal oxide nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.46424. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonadiabaticity of cavity-free neutral nitrogen lasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of pollutant source retrieval: comparison of Bayesian methods with application to the Chernobyl and Fukushima-Daiichi accidental releases of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haussaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (708), pp.2886 - 2901. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Does the Electron Go? Stable and Metastable Peptide Cation Radicals Formed by Electron Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Layton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Turecek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.164-181. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1512-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of nitrogen molecular ions in a strong laser field by electron recollisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T. Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Tremblay-Bugeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (11), </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2017-80464-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect ratio effects on the serration dynamics of a Zr-based bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.F. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0316-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyong names: developing a names database and other applications for diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kociolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl A. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biodiversity in the biogeochemical processes at the water-sediment interface of macroporous river bed: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffan Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (Part B), pp.385-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Sensitivity of Nitrogen Ions Superradiant Emission on Pump Laser Wavelength and Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Ibrakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel N. Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (20), pp.203205. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and land-cover change carbon emissions between 1901 and 2012 constrained by biomass observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (22), pp.5053-5067. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-5053-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Helicity Estimations in Models and Observations of the Solar Magnetic Field. III. Twist Number Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anfinogentov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 840 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6aa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Much CO 2 Is Taken Up by the European Terrestrial Biosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bovensmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (4), pp.665 - 671. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-15-00310.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASDEX Upgrade results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aguiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aho-Mantila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa64f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Content Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigiusz Modrzejewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.192-207. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxv095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic-liquid gating of perpendicularly magnetised CoFeB/MgO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernand-Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (2), pp.023901. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4956433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Variation Analysis of Sweet Potato Germplasm Resources from Different Agro-climate Zones in the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing dynamics of neutral nitrogen molecules in femtosecond filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.043824. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental verification of the vibro-impact capsule model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pavlovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Wiercigroch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1-2), pp.1029-1041. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-015-2385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell refractive index for cell biology and disease diagnosis: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.634 - 644. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5LC01445J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental cooperation in a changing climate: fluctuating environments predict shifts in care division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Kosztolányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Küpper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monif Alrashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-filamentation-induced water condensation and snow formation in a cloud chamber filled with different ambient gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (7), pp.7364. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped Peregrine solitons in a class of cubic-quintic nonlinear Schr¨odinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Soto-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.062202. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.062202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a real-time tracer for isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) from aerosol mass spectrometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (20), pp.11807-11833. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-11807-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous switching mechanism in pure polyvinylidene fluoride ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai X.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.060102. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser beam self-symmetrization in air in the multifilamentation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.094013. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoblast-induced osteoclast apoptosis by fas ligand/FAS pathway is required for maintenance of bone mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (10), pp.1654-1664. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2015.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Proton Binding Properties of Extracellular Polymeric Substances in an Expanded Granular Sludge Bed Using Linear Programming Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F M Defersha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Development of Historical Methods for Solving Linear Systems of Simultaneous Congruences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Goutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.265-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.133203. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.133203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the effective weak mixing angle in $p\bar{p}\rightarrow Z/\gamma^{*}\rightarrow e^{+}e^{-}$ events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Abazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (4), pp.041801. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.041801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chern–Simons theory, surface separability, and volumes of 3-manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shicheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of topology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.933-974. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/jtopol/jtv023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Luminescence from Femtosecond Filaments in Air: Evidence for Impact Excitation with Circularly Polarized Light Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.63003. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.1725. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in femtosecond filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 497, pp.12001. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/497/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting H-mode behaviour with deuterium fuelling and nitrogen seeding in the all-carbon and metallic versions of JET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Meigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (7), </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/54/7/073016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of CpG ODNs and Yarrowia lipolytica harboring VP28 for shrimp Litopenaeus vannamei against White spot syndrome virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Survival Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward stimulated radiation from filaments in Nitrogen gas and air pumped by circularly polarized 800 nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.12750. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.012750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optofluidic imaging system to measure the biophysical signature of single waterborne bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (21), pp.4237 - 4243. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4LC00783B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of Hodgkin lymphoma reveals 19p13.3 TCF3 as a novel susceptibility locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diepstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hazelett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive 3-omega measurements on epitaxial thermoelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.012005. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/68/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent interaction between the terahertz radiation emitted by filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.094009. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/9/094009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Electrical Equivalent Device for Driver Topology Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.1459-1468. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2013.2272432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Measurement of Single Bacterium's Refractive Index Using Optofluidic Immersion Refractometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.356 - 359. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Lasing of Air plasma pumped by Circularly polarized femtosecond pulses for the saKe of remote sensing (BLACK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.29964. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.029964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent coronal jets induced by repetitively accumulated electric currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vargas Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.A19. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciliary White Light: Optical Aspect of Ultrashort Laser Ablation on Transparent Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanbing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.097601. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.097601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced periodic annular surface structures on fused silica surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanbing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (25), pp.251103. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-seeded lasing in ionized air pumped by 800 nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.22791. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.022791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent synthesis of terahertz radiation from femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.221107. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twisting solar coronal jet launched at the boundary of an active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yelles Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A1. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global framework of activities integrating product & supply chain design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Affonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (24), pp.505 - 510. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonid Arantchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (18), pp.181112. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of plasma gratings in atomic and molecular gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.036405. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous phase processing of secondary organic aerosol from isoprene photooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tritscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Praplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Decarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (13), pp.5879 - 5895. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-5879-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of plasma oscillations in femtosecond filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (25), pp.255002. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of third harmonic radiation in air filaments: A revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (19), pp.4706. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2011.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrenic nerve-hemidiaphragm as a highly sensitive replacement assay for determination of functional botulinum toxin antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rasetti-Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sesardic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7-8), pp.1008-1016. </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02873012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of a traveling plasma grating formed by two crossing filaments in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (12), pp.121110. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3568888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of high-energy ultrashort laser pulses through an argon-filled tapered planar waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1009. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Exchange between Femtosecond Laser Filaments in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (5), pp.055003. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.055003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual stability of a one-parameter family of dissipative solitons due to spectral filtering and nonlinearity saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.061806(R). </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.061806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of terahertz radiation from filamentation by molecular lensing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1710-1712. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maker fringes in the Terahertz radiation produced by a 2-color laser field in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.11480. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.011480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revival of femtosecond laser plasma filaments in air by a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Bernard André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.11450. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.011450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of botulinum types A, B and E neurotoxicity using the phrenic nerve–hemidiaphragm: Improved precision with in-bred mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rasetti-Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Sesardic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (5), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2009.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward THz radiation emission by femtosecond filamentation in gases: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bloas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.013015. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/1/013015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification of transition-Cherenkov terahertz radiation of femtosecond filament in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (5), pp.051108. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2965612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of terahertz radiation generated by four-wave mixing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (11), pp.1195. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.001195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spin-transfer torque on thermally activated ferromagnetic resonance excitations in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Mestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (18), pp.184420. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.184420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Enhancement of Terahertz Radiation from Laser Filaments in Air by a Static Electric Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (25), pp.255006. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.255006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High current permanent discharges in air induced by femtosecond laser filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Bernard André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (17), pp.171501. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2734396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric detection of the conical THz radiation from femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.241105. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Torque Influence on the High-Frequency Magnetization Fluctuations in Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.077203. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.077203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation Source in Air Based on Bifilamentation of Femtosecond Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), pp.135002. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.135002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and transcript map of the region between D6S264 and D6S149 on chromosome 6q27, the minimal region of allele loss in sporadic epithelial ovarian cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mungall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dunham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow features potentially related to pitted cones in southern Utopia Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Saood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.772-778, </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of $^{4}$n with $^{8}$He(p,2p) reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Nuclear Physics Conference (INPC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012090, </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03195738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation optical depth retrieval from AMSR-E/AMSR2 observations using L-MEB inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.5003-5006, </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles réduits linéaires paramétriques de transferts conducto-radiatifs sous approximation P1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Between Transition Probability Amplitudes in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Workshop LPHYS’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Conducted Emission Analysis of a 3D Multilayer Printed Circuit Board with Kron's Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transient electric-field emitted by atom-probe tomography electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope.2017.8094618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond names: developing a names database and other applications for diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kociolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl A. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 12 International Organization Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Estimation of Genomic Tumoral Alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keribin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Growth of Nonlinear Structures Upstream of Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Interaction of the Solar Wind with Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. W. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.4424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Remote Center Compliance Devices of Rotational Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Precision Assembly Seminar (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Chamonix, France. pp.161-169, </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization-Based Predictions for Texture Evolution in Halite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilormini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ponte Castañeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Computational Mechanics of Solid Materials at Large Strains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Stuttgart, Germany. pp.269-278, </w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0297-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-voltage Tesla coil discharges triggered and guided by femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium AES2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Electron Collisions in Lasing in Neutral and Singly Ionized Molecular Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polynkin P., Cheng Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air lasing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Springer Series in Optical Sciences, 978-3-319-65220-7. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65220-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation and Pulse Self-compression in the Anomalous Dispersion Region of Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Darginavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Majus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Garejev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andre D. Bandrauk; Emmanuel Lorin; Jerome V. Moloney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-165, 2016, CRM Series in Mathematical Physics, </w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23084-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Lasing of Femtosecond Plasma Filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaoru Yamanouchi; Luis Roso; Ruxin Li; Deepak Mathur; Didier Normand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Series in Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2015, Progress in Ultrafast Intense Laser Science XII, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23657-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Harmonic Generation from Perturbed Femtosecond Filaments in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaoru Yamanouchi, Gerhard G. Paulus, Deepak Mathur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Ultrafast Intense Laser Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, X, </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2014, Springer Series in Chemical Physics, 978-3-319-00520-1. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00521-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions at the Future Circular Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. A. Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Armesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. d'Enterria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Jowett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERN-TH-2016-107, CERN - Suisse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01314318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId932"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yi Liu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charge de Recherche, CR1, CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Optique Appliquée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">group ILM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Decodes Brain Elemental Signatures to Stratify Aging and Neurological Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Tillement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilek Cenesiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Neumayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/research.1283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal characteristics and hydro-climatic driving factors of global vegetation greenness and resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaotong Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengmiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongwoo Jang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LHB Hydroscience Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 112 (1), pp.2629805. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27678490.2026.2629805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity rise plateaus in developed nations and accelerates in developing nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nowell Phelps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnese Galeazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia O’driscoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 653 (8114), pp.510-518. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-026-10383-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-smoke fuels for residential heating linked to an increase in ultrafine particle emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunshui Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Ceburnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trubetskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (4), pp.447-454. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-026-01942-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Long-Term Cumulative Exposure to Wildfire Smoke PM2.5 on Cardiovascular Hospital Admissions Among Older Adults in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JACC. Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jacc.2025.12.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Verhaegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Lipschultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Lonigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Branching Fraction of $Λ_c^+ \to p K_S^0 π^0$ at Belle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. K. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.012013. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/4mnw-tvks⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics: Chapter 8 of the special issue: on the path to tokamak burning plasma operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mazon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Vayakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Yun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S-H Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/adfc7c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light dark matter constraints from SuperCDMS HVeV detectors operated underground with an anticoincidence event selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Albakry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Alkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. P. Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anczarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111 (1), pp.012006. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $B \to K{}^{*}(892)γ$ decays at Belle II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 09, pp.024. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2025)024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for $B^0 \to K^{\ast 0} τ^+ τ^-$ decays at the Belle II experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Adamczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.151801. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/v1q3-9dy8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Sample Return Sample Receiving Project Measurement Definition Team Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandi Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliot Sefton-Nash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher D.K. Herd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Bridges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.665-670. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/15311074251382248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Youth Fitness International Test (YFIT) battery for monitoring and surveillance among children and adolescents: A modified Delphi consensus project with 169 experts from 50 countries and territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco B Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Cadenas-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark S Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Jurak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport and Health Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.101012. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jshs.2024.101012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing with the Brain: How Nanotechnology Can Contribute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Alegret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethany Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Alvarez-Puebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (11), pp.10630-10717. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c10525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numeric study on solar-driven pyrolysis of plastic waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuangdong Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yibo Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaning Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy, Ecology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40974-025-00372-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Reactor Antineutrino Oscillation at SNO +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Albanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135 (12), pp.121801. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/gypt-lc9v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High precision Al-Mg dating of NWA 15118 challenges a primary anorthositic crust on Vesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alix Barrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-H Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemical Perspectives Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38, pp.6-10. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/geochemlet.2548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of time-dependent $CP$ violation and measurement of the branching fraction of $B^0 \to J/ψπ^0$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 111, pp.012011. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing International Consensus on Key Indicators for a 24-Hour Movement Behaviour Report Card in Early Childhood: A Twin-Panel Delphi Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danqing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Sit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports medicine - Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.92. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40798-025-00905-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05210329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the inclusive branching fractions for $B_s^0$ decays into $D$ mesons via hadronic tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Adachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aggarwal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Aihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akopov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 04, pp.114. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP04(2025)114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering Laser-Produced THz Radiation in Air with Superluminal Ionization Fronts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (4), pp.045001. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.045001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design report of the Super Tau-Charm Facility: the accelerator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Cong Ai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu-Pan An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhong An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng-He Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear science and techniques / Chinese Nuclear Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (12), pp.242. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41365-025-01833-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of optical amplification and population dynamics using ultrafast XUV spectroscopy of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykyta Redkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (19), pp.6205. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.565942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses (ICTV) from the Archaeal Viruses Subcommittee, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Paola Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo A Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Bize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (7), pp.002117. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.002117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05212168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐Temporal Variations in Soil Phosphorus Pools Indicate Their Bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enqing Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjin He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongbiao Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 130 (6), </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of highly-ionized diiodomethane: Coulomb explosion, energy exchange and rotating fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Trost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Díaz-Tendero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lindenblatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Schnorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (8), pp.085101. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/adc963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-Photon Resonance Enabled Quantum Interference in Emission Spectroscopy of N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yalei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.0051. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/ultrafastscience.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical solution of a microrobot-blood vessel interaction model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gengxiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bickerdike Andrew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 113 (3), pp.2091-2109. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-024-10318-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric Synthesis of α-Chloroamides via Photoenzymatic Hydroalkylation of Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie G Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sorigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D Ellington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 146 (11), pp.7191 - 7197. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.4c00927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2024 report of the Lancet Countdown on health and climate change: facing record-breaking threats from delayed action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Romanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Walawender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shih-Che Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalyse Moskeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasna Palmeiro-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 404 (10465), pp.1847-1896. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(24)01822-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Probing of Electron Density and Temperature Dynamics Inside Air Plasma with Intense Terahertz Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minghao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yizhuo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cunlin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202401087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin alleviates heat stress-induced spermatogenesis dysfunction in male dairy goats by regulating arachidonic acid metabolism mediated by remodeling the gut microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinrui Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongkang Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingshu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-024-01942-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral splitting of the lasing emission of nitrogen ions pumped by 800-nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (3), pp.664. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.478025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chinese-Han Population Carrying Wild-type Genotypes of SLCO1B1 388A&gt;G, SLCO1B1 521T&gt;C, CYP3A4 1B, CYP3A4 1G, and CYP3A5*3 Exhibits a Significant Alteration in the Pharmacokinetics of Atorvastatin Calcium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianjun Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yali Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenfang Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmaceutical Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (27), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Local Temporal Profile of Laser Pulses of Intensity above 1014 W/cm2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (6), pp.3101. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23063101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standoff detection of an electric field by bidirectional nitrogen lasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haicheng Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyu Qin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 108 (3), pp.033513. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.108.033513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter diversity accelerates labile carbon but slows recalcitrant carbon decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.108632. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2022.108632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently controlled ionization of gases by three-color femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shixiang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 105 (2), pp.023529. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.105.023529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of DNA Tools for Hyperexpression in Marchantia Chloroplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eftychios Frangedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Guzman-Chavez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Rebmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasey Markel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (7), pp.1651-1666. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.0c00637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical estimates of regional carbon budgets imply reduced global soil heterotrophic respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yitong Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Baccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (2), pp.nwaa145. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nsr/nwaa145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the processes of ionization and excitation of nitrogen molecules by short and intense laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.063116. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved study of laser emission in nitrogen gas pumped by two near IR femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (6), pp.1253-1253. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.414863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced Order Models for conduction and radiation inside semi-transparent media via the Modal Identification Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of femtosecond strong field ion excitation and subsequent lasing in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (2), pp.023035. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/abd8bf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of boosted terahertz radiation from air plasma pumped by femtosecond three-color sawtooth field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyu Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102 (6), pp.063522. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.102.063522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03076907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustained IFN-I stimulation impairs MAIT cell responses to bacteria by inducing IL-10 during chronic HIV-1 infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (8), pp.eaaz0374. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aaz0374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05114962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation from a Longitudinal Electric Field Biased Femtosecond Filament in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaojie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0256-307x/37/6/065201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed-dispersion-induced alignment: A one-dimensional model inspired by swimming droplets experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Illien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte de Blois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolein van Der Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.040602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput discovery of genetic determinants of circadian misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pancheng Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiwei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.e1008577. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum erasing of laser emission in N + 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (17), pp.4670-4673. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.395261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward lasing of singly ionized nitrogen ions pumped by femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Kou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 126 (3), pp.53. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-020-7402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense sampling of bird diversity increases power of comparative genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohong Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefin Stiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 587 (7833), pp.252-257. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2873-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Pipeline for High Accuracy Bioparticle Sizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaobo Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Truc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shilun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhi Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (12), pp.1084. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi11121084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylmercury produced in upper oceans accumulates in deep Mariana Trench fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoyu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen E Sonke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.3389. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-17045-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term warming shifts microbial nutrient limitation without changing the bacterial community structure in an alpine timberline of the eastern Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifeng Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yamei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongjie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 360, pp.113985. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.113985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching Effect of O2 on Cavity-free Lasing of N2 Pumped by Femtosecond Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie-Yu Gui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Jie Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA PHOTONICA SINICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (11), pp.1149013. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3788/gzxb20204911.1149013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiosensitization Effect of AGuIX, a Gadolinium-Based Nanoparticle, in Nonsmall Cell Lung Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanan Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liqing Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (51), pp.56874-56885. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c16548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a 10-year dog deworming programme on the transmission of Echinococcus multilocularis in Tibetan communities in Sichuan Province, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wenjie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang Guangjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Budke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpara.2020.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-Viral Infection Maps Reveal Signatures of Severe COVID-19 Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Giladi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Bendjelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181 (7), pp.1475-1488.e12. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02965299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel technique for the study of pile-up events in cryogenic bolometers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F T Avignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.015501. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevC.104.015501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CUPID Li$_2$ $^{100} $MoO$_4$ scintillating bolometer tested in the CROSS underground facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Armatol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. T. Avignone Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (02), pp.P02037. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding walls: a new paradigm for fluidic actuation and protocol implementation in microfluidics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Venzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Ferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (1), </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41378-019-0125-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041894v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insights and activating mutations in diverse pathologies define mechanisms of deregulation for phospholipase C gamma enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bunney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakshi Khosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Beckenbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.102607. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2019.102607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin–orbit torque driven multi-level switching in He + irradiated W–CoFeB–MgO Hall bars with perpendicular anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxuan Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoqian Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamour Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueying Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 116 (24), pp.242401. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0010679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fungi‐derived genomic regions related to antagonism towards fungi in mosses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiling Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shenglong Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanlong Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuanghua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228 (4), pp.1169-1175. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct observation of bimolecular reactions of ultracold KRb molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-G. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grimes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-W. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gheorghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 366 (6469), pp.1111-1115. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aay9531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-volatile ionic modification of the Dzyaloshinskii Moriya Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (3), pp.034005. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.034005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant invasive Lactobacillus plantarum expressing fibronectin binding protein A induce specific humoral immune response by stimulating differentiation of dendritic cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pp.589-604. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/BM2018.0157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">highly structured disk around the planet host PDS 70 revealed by high-angular resolution observations with ALMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Keppler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 625, pp.id.A118. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Love-wave devices with continuous and discrete nanocrystalline diamond coating for biosensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Drbohlavová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bovtun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kempa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 298, pp.111584. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2019.111584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of waterborne polyurethane/polyhedral oligomeric silsesquioxane composites with low dielectric constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si‐qi Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guo‐hua Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qun‐chao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (9), pp.2313-2320. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.4659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational constraints on dust disk sizes in tidally truncated protoplanetary disks in multiple systems in the Taurus region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herczeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lodato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 628, pp.A95. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of the Dzyaloshinskii-Moriya interaction and domain wall velocity through interface intermixing in Ta/CoFeB/MgO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belmeguenai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roussigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (5), </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.99.054431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical transmission during mid-infrared femtosecond laser pulses ablation of fused silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengquan Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanhu Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 471, pp.506-515. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric remote sensing of atmospheric aerosols: Instruments, methodologies, results, and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dubovik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhengqiang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael I Mishchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Tanré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yana Karol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.474 - 511. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the third harmonic generated from air plasma filaments pumped by femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenhao Kou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36, pp.G13-G18. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.36.000G13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing without population inversion in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APL Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.110807. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5116898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of copper-specific tetradendate ligands as potential treatment for Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (5), pp.475-483. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2018.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element setting for fluid flow simulations with natural enforcement of the triple junction equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 171, pp.103-121. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Assessment and Risk Estimation for Unmanned Aerial Vehicles Operating in National Airspace System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuejun Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangmin Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/4731585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Time-Domain TAN Model of 3D Multilayer Hybrid PCB: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Marier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6, pp.60645-60654. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2873042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire edge dependent magnetic domain wall creep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Herrera Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casiraghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (5), pp.054417. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.054417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping and Surface Effects of CuFeS 2 Nanocrystals Used in Thermoelectric Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.982-991. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.201800188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower tropospheric ozone over the North China Plain: variability and trends revealed by IASI satellite observations for 2008–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Eremenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Beekmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (22), pp.16439-16459. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-18-16439-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tetradentate copper chelators as potential anti-Alzheimer agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weixin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daya Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meijie Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ju Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.684-704. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201700734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic reconnection driven by electron dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kuramitsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moritaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Morita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.5109. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-07415-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Much CO 2 Is Taken Up by the European Terrestrial Biosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buchwitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Heymann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bovensmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98 (4), pp.665 - 671. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-15-00310.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of ASDEX Upgrade results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aguiam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aho-Mantila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Angioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (10), </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa64f6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feasible strategy to balance the crystallinity and specific surface area of metal oxide nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.46424. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep46424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonadiabaticity of cavity-free neutral nitrogen lasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sanchis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Vera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (3), </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.96.033810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty quantification of pollutant source retrieval: comparison of Bayesian methods with application to the Chernobyl and Fukushima-Daiichi accidental releases of radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Haussaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roustan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (708), pp.2886 - 2901. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of nitrogen molecular ions in a strong laser field by electron recollisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir T. Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Félix Tremblay-Bugeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 71 (11), </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2017-80464-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where Does the Electron Go? Stable and Metastable Peptide Cation Radicals Formed by Electron Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Layton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Turecek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.164-181. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13361-016-1512-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect ratio effects on the serration dynamics of a Zr-based bulk metallic glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.F. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (1), pp.138-144. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-016-0316-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyong names: developing a names database and other applications for diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Kociolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl A. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (4), pp.102-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of biodiversity in the biogeochemical processes at the water-sediment interface of macroporous river bed: An experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Buffan Dubau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (Part B), pp.385-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Sensitivity of Nitrogen Ions Superradiant Emission on Pump Laser Wavelength and Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Ibrakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel N. Bengtsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (20), pp.203205. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use and land-cover change carbon emissions between 1901 and 2012 constrained by biomass observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shushi Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (22), pp.5053-5067. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-14-5053-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Helicity Estimations in Models and Observations of the Solar Magnetic Field. III. Twist Number Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pariat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Valori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anfinogentov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 840 (1), pp.40. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aa6aa8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirped Peregrine solitons in a class of cubic-quintic nonlinear Schr¨odinger equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M. Soto-Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grelu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93, pp.062202. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.93.062202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Content Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giroire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Moulierac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remigiusz Modrzejewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Computer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (2), pp.192-207. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comjnl/bxv095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionic-liquid gating of perpendicularly magnetised CoFeB/MgO thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Agnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bernand-Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (2), pp.023901. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4956433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic Variation Analysis of Sweet Potato Germplasm Resources from Different Agro-climate Zones in the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjin Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianjun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shasha Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (6), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing dynamics of neutral nitrogen molecules in femtosecond filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.043824. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental verification of the vibro-impact capsule model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Pavlovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Wiercigroch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (1-2), pp.1029-1041. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-015-2385-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell refractive index for cell biology and disease diagnosis: past, present and future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-M. Hsieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (4), pp.634 - 644. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5LC01445J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental cooperation in a changing climate: fluctuating environments predict shifts in care division</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orsolya Vincze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">András Kosztolányi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Barta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Küpper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monif Alrashidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.347-358. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-filamentation-induced water condensation and snow formation in a cloud chamber filled with different ambient gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonghong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiansheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (7), pp.7364. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chern–Simons theory, surface separability, and volumes of 3-manifolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shicheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of topology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.933-974. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1112/jtopol/jtv023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Development of Historical Methods for Solving Linear Systems of Simultaneous Congruences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Goutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Mathematics &amp; Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (3), pp.265-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115, pp.133203. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.133203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Luminescence from Femtosecond Filaments in Air: Evidence for Impact Excitation with Circularly Polarized Light Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.63003. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.063003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the effective weak mixing angle in $p\bar{p}\rightarrow Z/\gamma^{*}\rightarrow e^{+}e^{-}$ events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M. Abazov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Acharya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 115 (4), pp.041801. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.041801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01057270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a real-time tracer for isoprene epoxydiols-derived secondary organic aerosol (IEPOX-SOA) from aerosol mass spectrometer measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. W. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campuzano-Jost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. B Palm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D A Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (20), pp.11807-11833. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-15-11807-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous switching mechanism in pure polyvinylidene fluoride ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.B. Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai X.F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92, pp.060102. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser beam self-symmetrization in air in the multifilamentation regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Milián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vytautas Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.094013. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osteoblast-induced osteoclast apoptosis by fas ligand/FAS pathway is required for maintenance of bone mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (10), pp.1654-1664. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2015.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Proton Binding Properties of Extracellular Polymeric Substances in an Expanded Granular Sludge Bed Using Linear Programming Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F M Defersha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Biology &amp; Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Lasing of Air plasma pumped by Circularly polarized femtosecond pulses for the saKe of remote sensing (BLACK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.29964. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.029964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.1725. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in femtosecond filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 497, pp.12001. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/497/1/012001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting H-mode behaviour with deuterium fuelling and nitrogen seeding in the all-carbon and metallic versions of JET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Meigs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. W. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. M. Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (7), </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/54/7/073016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optofluidic imaging system to measure the biophysical signature of single waterborne bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (21), pp.4237 - 4243. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4LC00783B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The protection of CpG ODNs and Yarrowia lipolytica harboring VP28 for shrimp Litopenaeus vannamei against White spot syndrome virus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invertebrate Survival Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of Hodgkin lymphoma reveals 19p13.3 TCF3 as a novel susceptibility locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Cozen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Timofeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diepstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hazelett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward stimulated radiation from filaments in Nitrogen gas and air pumped by circularly polarized 800 nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.12750. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.012750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitive 3-omega measurements on epitaxial thermoelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.012005. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/68/1/012005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent interaction between the terahertz radiation emitted by filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.094009. </w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1054-660X/24/9/094009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OLED Electrical Equivalent Device for Driver Topology Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Buso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhosle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (2), pp.1459-1468. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIA.2013.2272432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time Measurement of Single Bacterium's Refractive Index Using Optofluidic Immersion Refractometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.K. Chin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Ser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Yap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87, pp.356 - 359. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent coronal jets induced by repetitively accumulated electric currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vargas Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 555, pp.A19. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciliary White Light: Optical Aspect of Ultrashort Laser Ablation on Transparent Dielectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanbing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (9), pp.097601. </w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.097601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Grabielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced periodic annular surface structures on fused silica surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanbing He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linwei Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (25), pp.251103. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-seeded lasing in ionized air pumped by 800 nm femtosecond laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.22791. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.022791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent synthesis of terahertz radiation from femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.221107. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4807917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twisting solar coronal jet launched at the boundary of an active region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moreno-Insertis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aulanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Yelles Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 559, pp.A1. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A global framework of activities integrating product & supply chain design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.C. Affonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zolghadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (24), pp.505 - 510. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonid Arantchouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (18), pp.181112. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of plasma gratings in atomic and molecular gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.036405. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous phase processing of secondary organic aerosol from isoprene photooxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tritscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Praplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. F. Decarlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (13), pp.5879 - 5895. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-12-5879-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression of high-energy ultrashort laser pulses through an argon-filled tapered planar waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cord L. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1009. </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement and control of plasma oscillations in femtosecond filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (25), pp.255002. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient generation of third harmonic radiation in air filaments: A revisit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 284 (19), pp.4706. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2011.05.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrenic nerve-hemidiaphragm as a highly sensitive replacement assay for determination of functional botulinum toxin antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rasetti-Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rigsby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sesardic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (7-8), pp.1008-1016. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2011.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02873012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of a traveling plasma grating formed by two crossing filaments in gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (12), pp.121110. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3568888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Exchange between Femtosecond Laser Filaments in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105 (5), pp.055003. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.055003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of terahertz radiation from filamentation by molecular lensing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1710-1712. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.35.001710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual stability of a one-parameter family of dissipative solitons due to spectral filtering and nonlinearity saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (6), pp.061806(R). </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.061806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revival of femtosecond laser plasma filaments in air by a nanosecond laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Bernard André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.11450. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.011450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of botulinum types A, B and E neurotoxicity using the phrenic nerve–hemidiaphragm: Improved precision with in-bred mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rasetti-Escargueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G.A. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Sesardic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (5), pp.503-511. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2009.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02865218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maker fringes in the Terahertz radiation produced by a 2-color laser field in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (14), pp.11480. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.011480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forward THz radiation emission by femtosecond filamentation in gases: theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Bloas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.013015. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/1/013015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification of transition-Cherenkov terahertz radiation of femtosecond filament in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Diaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (5), pp.051108. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2965612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00458429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization analysis of terahertz radiation generated by four-wave mixing in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (11), pp.1195. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.001195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of spin-transfer torque on thermally activated ferromagnetic resonance excitations in magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Mestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (18), pp.184420. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.184420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Enhancement of Terahertz Radiation from Laser Filaments in Air by a Static Electric Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Prade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (25), pp.255006. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.255006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Torque Influence on the High-Frequency Magnetization Fluctuations in Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit-Watelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baraduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Ebels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (7), pp.077203. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.077203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Radiation Source in Air Based on Bifilamentation of Femtosecond Laser Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selcuk Akturk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Tikhonchuk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 99 (13), pp.135002. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.135002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High current permanent discharges in air induced by femtosecond laser filamentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro d'Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Bernard André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (17), pp.171501. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2734396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric detection of the conical THz radiation from femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Leriche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.241105. </w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and transcript map of the region between D6S264 and D6S149 on chromosome 6q27, the minimal region of allele loss in sporadic epithelial ovarian cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Emilion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Mungall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Dunham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.387-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow features potentially related to pitted cones in southern Utopia Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaolin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Haptic Interface for Enhanced Non-Verbal Human-Robot Interaction: Integrating Heart and Lung Emotional Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Saood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE-RAS 23rd International Conference on Humanoid Robots (Humanoids)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. pp.772-778, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Humanoids58906.2024.10769900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles réduits linéaires paramétriques de transferts conducto-radiatifs sous approximation P1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benselama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Saury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of $^{4}$n with $^{8}$He(p,2p) reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Marqués</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.L. Achouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Nuclear Physics Conference (INPC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012090, </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-03195738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation optical depth retrieval from AMSR-E/AMSR2 observations using L-MEB inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjia Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, United States. pp.5003-5006, </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC Conducted Emission Analysis of a 3D Multilayer Printed Circuit Board with Kron's Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Interference Between Transition Probability Amplitudes in N2+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostyslav Danylo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Tikhonchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics Workshop LPHYS’19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Gyeongju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond names: developing a names database and other applications for diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Kociolek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl A. Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC 12 International Organization Committee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Szczecin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of transient electric-field emitted by atom-probe tomography electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Symposium on Electromagnetic Compatibility (EMC EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Angers, France. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/emceurope.2017.8094618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Estimation of Genomic Tumoral Alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Keribin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rozenholc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous Growth of Nonlinear Structures Upstream of Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster 15th and Double Star 10th anniversary workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanothermoélectricité de systèmes “ Electron crystal - phonon glass “ à base de Germanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tainoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gomès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'ARC Energies Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Interaction of the Solar Wind with Earth's Bow Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. K. Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. W. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.4424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of Remote Center Compliance Devices of Rotational Symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Yu Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Precision Assembly Seminar (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Chamonix, France. pp.161-169, </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45586-9_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of oxygen-enriched combustion and CO 2 capture by membrane processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bounaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting (ECM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenization-Based Predictions for Texture Evolution in Halite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilormini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ponte Castañeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on Computational Mechanics of Solid Materials at Large Strains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Stuttgart, Germany. pp.269-278, </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0297-3_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-voltage Tesla coil discharges triggered and guided by femtosecond laser filaments in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics Symposium AES2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuation Conflict Management in Internet of Things Systems DevOps: A Discrete Event Modeling and Simulation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuncer Ören</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhys Goldstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azam Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet of Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 737, Springer Nature Switzerland; Springer International Publishing, pp.189-206, 2024, IFIP Advances in Information and Communication Technology, 978-3-031-81900-1. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-81900-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Electron Collisions in Lasing in Neutral and Singly Ionized Molecular Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Houard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mysyrowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polynkin P., Cheng Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air lasing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208, </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer, Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Springer Series in Optical Sciences, 978-3-319-65220-7. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65220-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation and Pulse Self-compression in the Anomalous Dispersion Region of Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Couairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Jukna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Darginavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Majus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Garejev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andre D. Bandrauk; Emmanuel Lorin; Jerome V. Moloney. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Filamentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-165, 2016, CRM Series in Mathematical Physics, </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23084-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backward Lasing of Femtosecond Plasma Filaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengji Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaoru Yamanouchi; Luis Roso; Ruxin Li; Deepak Mathur; Didier Normand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Series in Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 112, </w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-103, 2015, Progress in Ultrafast Intense Laser Science XII, </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23657-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third Harmonic Generation from Perturbed Femtosecond Filaments in Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Brelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Jarnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaoru Yamanouchi, Gerhard G. Paulus, Deepak Mathur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Ultrafast Intense Laser Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, X, </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-93, 2014, Springer Series in Chemical Physics, 978-3-319-00520-1. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-00521-8_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions at the Future Circular Collider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dainese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. A. Wiedemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Armesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. d'Enterria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Jowett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CERN-TH-2016-107, CERN - Suisse. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01314318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId946"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmiao Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwoo Jang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2026.2629805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2025.12.079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunshui Lin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Ceburnis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trubetskaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-026-01942-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Albakry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alkhatib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. P. Amaral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Carrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Sefton-Nash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D.K. Herd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15311074251382248" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco B Ortega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cadenas-Sanchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tremblay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Jurak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.101012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdong Jiang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Jin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40974-025-00372-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05413699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Ahmed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Alegret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Almeida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Alvarez-Puebla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Andrews" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c10525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ren" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Luu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Siebert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2548" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tremblay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00905-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04921299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Groussin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.045001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Cong Ai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Pan An" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong An" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-He Bai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-025-01833-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125160v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiying Lin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enqing Hou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbiao Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008427" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350499v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lindenblatt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meister" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schnorr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adc963" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115894v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengxiang Wang" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bickerdike Andrew" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10318-2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bender" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Diaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ellington" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c00927" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romanello" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Walawender" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Che Hsu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalyse Moskeland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Palmeiro-Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01822-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855823v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyang Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunlin Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401087" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Guo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Zhao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingshu Fu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01942-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04376919v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalei Zhu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0051" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959889v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Mei" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159214v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjun Liu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Sun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063101" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Qin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.033513" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126002v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Wang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Chen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108632" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03593257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Wang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengquan Fan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023529" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Tikhonchuk" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063116" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03158949v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414863" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03149138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Tikhonchuk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mysyrowicz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abd8bf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103622v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benselama" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120598" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guzman-Chavez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rebmann" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Markel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00637" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114962v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peng" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ling" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0374" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02993245v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307x/37/6/065201" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065538v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pancheng Xie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Dong" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008577" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-02525234v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Kou" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-7402-x" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155898v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Feng" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Stiller" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Deng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Armstrong" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2873-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Zheng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113985" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008002v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Zhang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17045-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03113972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Yu Gui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Zhou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/gzxb20204911.1149013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029703v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qian" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Bo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wenjie" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guangjia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.08.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114551v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Du" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Du" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16548" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091677v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Armatol" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armengaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Armstrong" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Augier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F T Avignone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.015501" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02965299v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bost" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Giladi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408832v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bunney" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khosa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mac&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Beckenbauer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.102607" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096208v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Zhao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Zhang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010679" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102745v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiling Sun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglong Bai" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Guan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanghua Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qia Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16776" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091675v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armatol" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Armstrong" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Avignone Iii" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02037" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076907v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Gui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.063522" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007592v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Hu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-W. Lin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gheorghe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay9531" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331252v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera Diez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624953v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0157" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051748v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teague" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bae" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935034" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133450v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drbohlavov&#225;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bovtun" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111584" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HG5PXM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010848v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;qi Zhao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hua Hu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun&#8208;chao Zhang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4659" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331239v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Herrera Diez" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voto" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casiraghi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussigne" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054431" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127710v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Long" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herczeg" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodato" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935964" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01956029v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Liang" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhong" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhu Diao" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.192" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7678KGMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009287v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Mishchenko" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tanr&#233;" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Karol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.11.024" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02365149v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116898" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02283745v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000G13" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963521v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Zhang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Huang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01906454v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Zhang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmin Guan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4731585" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611612v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gantet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2873042" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042516v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.054417" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975150v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaure" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadavid" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agnese" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800188" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963520v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Huang" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Huang" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Wang" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700734" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950813v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuramitsu" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moritaka" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakawa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sano" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07415-3" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01597577v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Escudero" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanchis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vera" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.033810" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694131v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haussaire" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3138" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046304v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Layton" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turecek" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1512-z" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648046v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tremblay-Bugeaud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80464-3" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804235v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Yao" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Qiao" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0316-7" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606635v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kociolek" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ector" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605406v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffan Dubau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648039v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Ibrakovic" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Bengtsson" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Chen" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203205" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986460v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-5053-2017" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265769v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pariat" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valori" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anfinogentov" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6aa8" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584237v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilker" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymann" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovensmann" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00310.1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785571v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallenbach" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguiam" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aho-Mantila" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arden" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa64f6" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238051v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Modrzejewski" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv095" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765303v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ono" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4956433" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470739v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Su" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lei" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Wang" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Chai" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419689v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043824" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693101v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlovskaia" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Wiercigroch" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-015-2385-6" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721076v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chin" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ser" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Hsieh" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01445J" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314686v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kosztol&#225;nyi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barta" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;pper" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monif Alrashidi" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12540" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01745422v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Li" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyi Sun" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansheng Li" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ju" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007364" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01331677v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soto-Crespo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062202" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836107v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Hu" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campuzano-Jost" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B Palm" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Day" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ortega" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-11807-2015" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259846v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Chen" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai X.F." TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060102" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160264v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094013" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401553v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.14" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448098v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chang" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Defersha" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Guo" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chen" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468646v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057270v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Abazov" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Acharya" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.041801" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266472v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Derbez" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shicheng Wang" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtv023" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118358v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.063003" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118196v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/497/1/012001" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286888v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Mccormick" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Meigs" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Morris" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neu" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Nunes" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/7/073016" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633348v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sun" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118205v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012750" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721070v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chin" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yap" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00783B" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632096v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cozen" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Timofeeva" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diepstra" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazelett" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4856" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996778v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/68/1/012005" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118232v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094009" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721074v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Chin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Yap" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.743" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118350v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029964" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526111v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmieder" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vargas Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321229" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852047v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.097601" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857954v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812354" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857948v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807917" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527762v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno-Insertis" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulanier" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yelles Chaouche" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322181" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888394v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Affonso" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolghadri" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00053" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852038v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036405" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683101v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tritscher" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Praplan" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Decarlo" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5879-2012" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852023v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255002" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852025v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.05.050" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873012v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rasetti-Escargueil" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigsby" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.A. Jones" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sesardic" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.04.003" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0T8GTJD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852001v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568888" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852002v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001009" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00510593v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.055003" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00499530v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.061806" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00487635v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001710" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457965v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011480" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865218v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Sesardic" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.01.019" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4RZ7ZP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454582v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/1/013015" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458429v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diaw" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965612" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454573v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001195" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654230v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mestier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455124v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.255006" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454579v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leriche" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821371" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455116v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135002" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675582v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Emilion" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mungall" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dunham" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395583v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolin Zhang" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8518" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165647v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wang" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323204" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574639v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-050" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464374v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ding" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485759v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maurice" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gantet" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765924v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2017.8094618" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738074v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kociolek" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260716v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800209v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Parks" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Lee" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800160v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. W. Yang" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260756v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yu Wang" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_20" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266326v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0297-3_24" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HR6JSN30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894717v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01687813v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218982v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couairon" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darginavi&#269;ius" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Majus" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garejev" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118115v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314318v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. A. Wiedemann" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armesto" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Enterria" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jowett" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Tillement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Nemeth" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cenesiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Neumayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/research.1283" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575214v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Zhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengmiao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ma" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongwoo Jang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2026.2629805" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nowell Phelps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnese Galeazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;driscoll" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bennett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10383-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunshui Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Ceburnis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trubetskaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-026-01942-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfei Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2025.12.079" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391011v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adachi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aggarwal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ahmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Ahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aihara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/4mnw-tvks" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mazon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vayakis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walsh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Yun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-H Hong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/adfc7c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Albakry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alkhatib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. P. Amaral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anczarski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akopov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2025)024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Adamczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/v1q3-9dy8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358724v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandi Carrier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Sefton-Nash" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D.K. Herd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bridges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15311074251382248" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232671v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco B Ortega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cadenas-Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Tremblay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Jurak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2024.101012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05413699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Ahmed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Alegret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethany Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Alvarez-Puebla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Andrews" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c10525" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221347v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangdong Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhan Jin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yibo Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaning Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40974-025-00372-w" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abreu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Albanese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allega" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Anderson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gypt-lc9v" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465413v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ren" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alix Barrat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-H Luu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Siebert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2548" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210329v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Huang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danqing Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tremblay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-025-00905-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2025)114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04921299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Groussin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.045001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Cong Ai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu-Pan An" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong An" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-He Bai" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-025-01833-x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Paola Baquero" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Bignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiying Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enqing Hou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjin He" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongbiao Lin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008427" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trost" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lindenblatt" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meister" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schnorr" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adc963" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04376919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalei Zhu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0051" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115894v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengxiang Wang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bickerdike Andrew" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ferreira" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-024-10318-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G Bender" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sorigu&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Diaz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Ellington" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c00927" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368699v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Romanello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Walawender" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Che Hsu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalyse Moskeland" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasna Palmeiro-Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(24)01822-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghao Zhang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyang Wang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhuo Zhang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cunlin Zhang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202401087" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Guo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Zhao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingshu Fu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01942-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959889v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Mei" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159214v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianjun Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yali Li" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfang Sun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309365v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23063101" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Qin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.033513" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126002v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Wang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamei Chen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Xu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2022.108632" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03593257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengquan Fan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023529" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eftychios Frangedakis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guzman-Chavez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rebmann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasey Markel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00637" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004921v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Yao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gasser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Baccini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Wang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwaa145" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510632v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Tikhonchuk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063116" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03158949v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414863" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benselama" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120598" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03149138v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Tikhonchuk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mysyrowicz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abd8bf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076907v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Liu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Gui" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.063522" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05114962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Peng" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ling" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz0374" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02993245v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307x/37/6/065201" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001327v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Illien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Blois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolein van Der Linden" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauchot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040602" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pancheng Xie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Dong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Liu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008577" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-02525234v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Kou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-7402-x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155898v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohong Feng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefin Stiller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Deng" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Armstrong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Fang" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2873-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144923v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Luo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Truc Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilun Feng" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Shi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi11121084" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008002v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoyu Sun" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Yuan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxu Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17045-3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04960363v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Zheng" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.113985" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03113972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Yu Gui" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Zhou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/gzxb20204911.1149013" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114551v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Du" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xie" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liqing Du" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c16548" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029703v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qian" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Bo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wenjie" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Guangjia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Budke" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2020.08.010" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02965299v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Giladi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Bendjelal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091677v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Armatol" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Armengaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Armstrong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Augier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F T Avignone" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.015501" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091675v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armatol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armengaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Armstrong" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Augier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Avignone Iii" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02037" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03041894v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Venzac" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ferrante" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Yamada" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0125-7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408832v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bunney" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Khosa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mac&#233;" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Beckenbauer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2019.102607" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096208v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Zhao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoqian Zhu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamour Sall" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueying Zhang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0010679" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102745v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiling Sun" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglong Bai" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanlong Guan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuanghua Wang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qia Wang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16776" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007592v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-G. Hu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grimes" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-W. Lin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gheorghe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay9531" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331252v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herrera Diez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilbert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmeguenai" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.034005" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624953v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Gao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhang" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2018.0157" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051748v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keppler" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teague" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bae" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benisty" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henning" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935034" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133450v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drbohlavov&#225;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fekete" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bovtun" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempa" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taylor" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.111584" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36HG5PXM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03010848v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;qi Zhao" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo&#8208;hua Hu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun&#8208;chao Zhang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4659" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127710v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manara" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tazzari" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Long" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herczeg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lodato" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935964" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331239v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Herrera Diez" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voto" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casiraghi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roussigne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.054431" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01956029v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Liang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhong" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhu Diao" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.192" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7678KGMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009287v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dubovik" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengqiang Li" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael I Mishchenko" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tanr&#233;" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Karol" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.11.024" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02283745v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000G13" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02365149v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116898" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963521v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixin Zhang" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meijie Huang" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bijani" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2018.01.005" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016055v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.06.007" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZL7JKXZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01906454v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejun Zhang" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangmin Guan" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/4731585" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611612v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Xu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gantet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marier" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2873042" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042516v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jeudy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.054417" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975150v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadavid" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agnese" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800188" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364072v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dufour" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Eremenko" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-16439-2018" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963520v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Huang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Huang" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Wang" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201700734" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01950813v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kuramitsu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moritaka" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sakawa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morita" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sano" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07415-3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584237v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilker" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heymann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovensmann" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-15-00310.1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785571v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallenbach" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aguiam" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aho-Mantila" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Angioni" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arden" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa64f6" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508022v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Xu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deng" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep46424" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01597577v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Escudero" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanchis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vera" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.033810" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694131v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haussaire" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bocquet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roustan" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saunier" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3138" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648046v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tremblay-Bugeaud" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80464-3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046304v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pepin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Layton" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Turecek" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-016-1512-z" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804235v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.F. Yao" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Qiao" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yao" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0316-7" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606635v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Kociolek" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Balasubramanian" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l A. Blanco" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ector" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605406v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dedieu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buffan Dubau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648039v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Ibrakovic" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Bengtsson" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Chen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203205" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986460v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shushi Peng" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Yue" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-5053-2017" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265769v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pariat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valori" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anfinogentov" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chen" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6aa8" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01331677v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soto-Crespo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.062202" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238051v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Araujo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Moulierac" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigiusz Modrzejewski" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxv095" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765303v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnus" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ono" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bernand-Mantel" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4956433" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470739v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjin Su" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lei" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianjun Wang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Chai" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419689v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043824" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693101v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pavlovskaia" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Wiercigroch" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-015-2385-6" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721076v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ser" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Hsieh" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5LC01445J" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314686v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Vincze" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Kosztol&#225;nyi" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Barta" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens K&#252;pper" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monif Alrashidi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12540" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01745422v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghong Li" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyi Sun" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiansheng Li" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Ju" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007364" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266472v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Derbez" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shicheng Wang" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/jtopol/jtv023" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468646v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118358v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.063003" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01057270v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Abazov" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Acharya" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adams" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Adams" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.041801" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836107v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Hu" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campuzano-Jost" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B Palm" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D A Day" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Ortega" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-11807-2015" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259846v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Chen" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai X.F." TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060102" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160264v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094013" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401553v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Liu" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liu" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.14" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448098v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chang" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M Defersha" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Guo" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chen" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118350v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029964" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118196v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/497/1/012001" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286888v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Mccormick" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Meigs" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Morris" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neu" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M. Nunes" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/54/7/073016" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721070v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ayi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yap" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4LC00783B" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633348v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Yi" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Liu" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sun" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632096v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cozen" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Timofeeva" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diepstra" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hazelett" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4856" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118205v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012750" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996778v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tainoff" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhari" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/68/1/012005" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118232v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094009" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819525v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buso" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhosle" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ternisien" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Renaud" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2013.2272432" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721074v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.K. Chin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Yap" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.743" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526111v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoulin" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmieder" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ding" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vargas Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321229" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852047v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.097601" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857954v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812354" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857948v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807917" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527762v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno-Insertis" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aulanier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yelles Chaouche" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322181" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888394v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Affonso" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zolghadri" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00053" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852038v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036405" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683101v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tritscher" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Praplan" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Decarlo" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-5879-2012" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852002v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001009" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852023v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255002" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852025v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.05.050" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02873012v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rasetti-Escargueil" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rigsby" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G.A. Jones" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sesardic" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2011.04.003" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0T8GTJD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852001v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568888" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00510593v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.055003" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00487635v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001710" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00499530v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.061806" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02865218v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Sesardic" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2009.01.019" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z4RZ7ZP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457965v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011480" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454582v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloas" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/1/013015" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458429v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diaw" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965612" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454573v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001195" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654230v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Mestier" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baraduc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thirion" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.184420" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455124v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.255006" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01636635v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ebels" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.077203" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455116v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135002" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454579v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leriche" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821371" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675582v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Emilion" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mungall" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dunham" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395583v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaolin Zhang" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8518" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263967v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Saood" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Humanoids58906.2024.10769900" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574639v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-050" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165647v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjia Wang" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Sun" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brandt" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323204" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485759v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maurice" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gantet" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464374v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ding" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738074v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Kociolek" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765924v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maurice" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhao" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emceurope.2017.8094618" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260716v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Keribin" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Popova" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800209v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Parks" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Lee" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lin" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hong" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288310v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gom&#232;s" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800160v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. W. Yang" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lee" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260756v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Yu Wang" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45586-9_20" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017460v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pillier" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bounaceur" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266326v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ponte Casta&#241;eda" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0297-3_24" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HR6JSN30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894717v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878203v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncer &#214;ren" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Davis" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Goldstein" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azam Khan" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capocchi" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1_12" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01687813v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218982v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couairon" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darginavi&#269;ius" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Majus" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garejev" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118115v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01314318v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dainese" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. A. Wiedemann" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Armesto" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Enterria" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Jowett" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>