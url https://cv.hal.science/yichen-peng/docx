--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yichen PENG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yichen-peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-9575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en Didactique des Langues et des Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC - Didactique des langues, des textes et des cultures - EA 2288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ED 622 Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approche du théâtre en didactique des langues : quelles pratiques ? Le cas du Français Langue Étrangère dans un contexte universitaire chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ève-Marie Rollinat-Levasseur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse financée par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Scholarship Council</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (CSC), 2021-2024</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 – Aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Sciences du Langage, ED 622, laboratoire DILTEC, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 Lettres Modernes, parcours </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et littérature française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 & 2 Didactique des langues et des cultures, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : &amp;quot;Appropriations langagières par les interactions dans un atelier de théâtre dans un contexte universitaire chinois&amp;quot;, mention très bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence (bac + 4) en Langue et littérature française, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des études étrangères du Guangdong,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Canton, Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinction : « élève excellent » de la promotion 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Études françaises, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Mohammed V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme d’échange entre la Chine et le Maroc, financé par </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Scholarship Council</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques théâtrales à l'épreuve des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia - jeunes chercheurs et jeunes chercheuses, 116 (2), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la langue par le sensible. Étude de cas d'un atelier de théâtre en classe du FLE en contexte universitaire chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Sensorialité et appropriation intime de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIL, EA4182, Université Bourgogne Europe, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation des apprenants en classe du FLE : analyse de trois séquences d'interactions didactiques dans un atelier de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche IDAP ((Interactions Didactiques et Agir Professoral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu théâtral et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée annuelle du DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de création en FLE : pour un renouvellement des fondements épistémologiques et méthodologiques en DDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation-planifiée en classe du FLE : étude de cas d'un enseignant-comédien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Improviser ne s’improvise pas ! " : réflexions sur l’action enseignante et les pratiques de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix dans la mise en relation du sujet à la langue et à la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture du chercheur : entre théorie et pratique du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en didactique des langues et des cultures : entre découverte et invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Mar 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de théâtre comme espace de transformation : Une expérience théâtrale en FLE dans un contexte universitaire chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId22"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yichen PENG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yichen-peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-9575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en Didactique des Langues et des Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC - Didactique des langues, des textes et des cultures - EA 2288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ED 622 Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approche du théâtre en didactique des langues : quelles pratiques ? Le cas du Français Langue Étrangère dans un contexte universitaire chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ève-Marie Rollinat-Levasseur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse financée par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Scholarship Council</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (CSC), 2021-2024</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 – Aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Sciences du Langage, ED 622, laboratoire DILTEC, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 Lettres Modernes, parcours </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et littérature française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 & 2 Didactique des langues et des cultures, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : &amp;quot;Appropriations langagières par les interactions dans un atelier de théâtre dans un contexte universitaire chinois&amp;quot;, mention très bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence (bac + 4) en Langue et littérature française, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des études étrangères du Guangdong,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Canton, Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinction : « élève excellent » de la promotion 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Études françaises, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Mohammed V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme d’échange entre la Chine et le Maroc, financé par </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Scholarship Council</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques théâtrales à l'épreuve des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia - jeunes chercheurs et jeunes chercheuses, 116 (2), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation des apprenants en classe du FLE : analyse de trois séquences d'interactions didactiques dans un atelier de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche IDAP ((Interactions Didactiques et Agir Professoral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la langue par le sensible. Étude de cas d'un atelier de théâtre en classe du FLE en contexte universitaire chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Sensorialité et appropriation intime de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIL, EA4182, Université Bourgogne Europe, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu théâtral et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée annuelle du DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de création en FLE : pour un renouvellement des fondements épistémologiques et méthodologiques en DDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation-planifiée en classe du FLE : étude de cas d'un enseignant-comédien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Improviser ne s’improvise pas ! " : réflexions sur l’action enseignante et les pratiques de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix dans la mise en relation du sujet à la langue et à la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture du chercheur : entre théorie et pratique du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en didactique des langues et des cultures : entre découverte et invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Mar 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de théâtre comme espace de transformation : Une expérience théâtrale en FLE dans un contexte universitaire chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId22"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3778F882"/>
+    <w:nsid w:val="FE48F078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A11E1EB6"/>
+    <w:nsid w:val="3AE80CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FD0AF4B0"/>
+    <w:nsid w:val="7ADCD5AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="83ECC672"/>
+    <w:nsid w:val="C0B49918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7151819A"/>
+    <w:nsid w:val="BFFCF8F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7A355681"/>
+    <w:nsid w:val="DF22FDF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yichen-peng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-9575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Peng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124512v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04237622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yichen-peng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-9575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Peng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04237622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>