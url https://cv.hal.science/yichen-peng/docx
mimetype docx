--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yichen PENG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yichen-peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-9575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en Didactique des Langues et des Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC - Didactique des langues, des textes et des cultures - EA 2288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ED 622 Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approche du théâtre en didactique des langues : quelles pratiques ? Le cas du Français Langue Étrangère dans un contexte universitaire chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ève-Marie Rollinat-Levasseur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse financée par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Scholarship Council</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (CSC), 2021-2024</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 – Aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Sciences du Langage, ED 622, laboratoire DILTEC, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 Lettres Modernes, parcours </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et littérature française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 & 2 Didactique des langues et des cultures, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : &amp;quot;Appropriations langagières par les interactions dans un atelier de théâtre dans un contexte universitaire chinois&amp;quot;, mention très bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence (bac + 4) en Langue et littérature française, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des études étrangères du Guangdong,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Canton, Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinction : « élève excellent » de la promotion 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Études françaises, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Mohammed V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme d’échange entre la Chine et le Maroc, financé par </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Scholarship Council</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques théâtrales à l'épreuve des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia - jeunes chercheurs et jeunes chercheuses, 116 (2), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation des apprenants en classe du FLE : analyse de trois séquences d'interactions didactiques dans un atelier de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche IDAP ((Interactions Didactiques et Agir Professoral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la langue par le sensible. Étude de cas d'un atelier de théâtre en classe du FLE en contexte universitaire chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Sensorialité et appropriation intime de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIL, EA4182, Université Bourgogne Europe, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu théâtral et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée annuelle du DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de création en FLE : pour un renouvellement des fondements épistémologiques et méthodologiques en DDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation-planifiée en classe du FLE : étude de cas d'un enseignant-comédien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Improviser ne s’improvise pas ! " : réflexions sur l’action enseignante et les pratiques de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix dans la mise en relation du sujet à la langue et à la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture du chercheur : entre théorie et pratique du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en didactique des langues et des cultures : entre découverte et invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Mar 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de théâtre comme espace de transformation : Une expérience théâtrale en FLE dans un contexte universitaire chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId22"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yichen PENG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yichen-peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-9575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorante en Didactique des Langues et des Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DILTEC - Didactique des langues, des textes et des cultures - EA 2288</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ED 622 Sciences du Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Sorbonne Nouvelle - Paris III</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèse en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Approche du théâtre en didactique des langues : quelles pratiques ? Le cas du Français Langue Étrangère dans un contexte universitaire chinois.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrice Barthélémy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ève-Marie Rollinat-Levasseur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse financée par </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Scholarship Council</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> (CSC), 2021-2024</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 – Aujourd’hui</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en Sciences du Langage, ED 622, laboratoire DILTEC, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 – 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 Lettres Modernes, parcours </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et littérature française,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017 – 2019</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Master 1 & 2 Didactique des langues et des cultures, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : &amp;quot;Appropriations langagières par les interactions dans un atelier de théâtre dans un contexte universitaire chinois&amp;quot;, mention très bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2016</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence (bac + 4) en Langue et littérature française, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université des études étrangères du Guangdong,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Canton, Chine</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Distinction : « élève excellent » de la promotion 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2015</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Licence Études françaises, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Mohammed V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme d’échange entre la Chine et le Maroc, financé par </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China Scholarship Council</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques théâtrales à l'épreuve des résistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia - jeunes chercheurs et jeunes chercheuses, 116 (2), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre la langue par le sensible. Étude de cas d'un atelier de théâtre en classe du FLE en contexte universitaire chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études. Sensorialité et appropriation intime de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIL, EA4182, Université Bourgogne Europe, Jun 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'improvisation des apprenants en classe du FLE : analyse de trois séquences d'interactions didactiques dans un atelier de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche IDAP ((Interactions Didactiques et Agir Professoral)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Université Sorbonne Nouvelle, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu théâtral et expérience esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée annuelle du DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de création en FLE : pour un renouvellement des fondements épistémologiques et méthodologiques en DDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ginet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Retour] du sujet et du sens en didactique des langues étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvisation-planifiée en classe du FLE : étude de cas d'un enseignant-comédien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Improviser ne s’improvise pas ! " : réflexions sur l’action enseignante et les pratiques de formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix dans la mise en relation du sujet à la langue et à la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relation en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, USN, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La posture du chercheur : entre théorie et pratique du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en didactique des langues et des cultures : entre découverte et invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DILTEC, Mar 2023, Paris Université Sorbonne Nouvelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de théâtre comme espace de transformation : Une expérience théâtrale en FLE dans un contexte universitaire chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yichen Peng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement des langues et pratiques théâtrales : oralité, mise en scène, technicité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId22"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE48F078"/>
+    <w:nsid w:val="82BC2CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AE80CDF"/>
+    <w:nsid w:val="1881D3C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7ADCD5AA"/>
+    <w:nsid w:val="B5DB01D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -550,51 +550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C0B49918"/>
+    <w:nsid w:val="5AB3DC47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -698,51 +698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BFFCF8F4"/>
+    <w:nsid w:val="32F6BA34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -846,51 +846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DF22FDF4"/>
+    <w:nsid w:val="E3323112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1092,51 +1092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yichen-peng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-9575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Peng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124518v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04237622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yichen-peng" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-9575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/diltec-didactique-des-langues-des-textes-et-des-cultures-ea-2288-3451.kjsp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/ed-268-langage-et-langues-description-theorisation-transmission-3413.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yichen Peng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124512v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854539v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04237622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>