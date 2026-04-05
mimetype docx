--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yihan WANG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yihan-wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Cooperation Stability in R&D Programs: A Game Theory Analysis of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.123738. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination matters –Territorial governance in innovation clusters: Comparison of Cité Biotech (Canada) and Polepharma (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-enmm-qxry⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial competitiveness and FDI opportunities in the metropolitan periphery - product space network analysis of Laval, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (4), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-1sb2-wav5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Configurations of SME Strategic Renewal in Crisis: Qualitative Comparative Analysis (QCA) of Quebec Entrepreneurs amid COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2023.2223158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding China’s COVID 19 'Virus Exceptionalism': Community-based Digital Contact Tracing in Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Boeing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Providing solutions in emergencies: R&amp;D and innovation management during Covid‐19 Part‐2, 51 (4), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic complexity, product space network and Quebec's global competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.334-349. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjas.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Essays on Network Embeddedness and International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. HEC Montréal, 2019. English. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03071722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community membership and network embeddedness in innovation clusters-Network analysis of BioQuébec Pharmaceutical cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Science Dialogues for Peace and Sustainable Development, Aug 2024, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Capabilities and Strategic Renewal of SMEs amid COVID-19: A Qualitative Comparative Analysis (QCA) of Laval City, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Research in Entrepreneurship and Small Business (RENT) “Inclusive Entrepreneurship”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM-ECSB, Nov 2021, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Complexity and Industrial Upgrading in the Product Space Network - Opportunities for the City of Laval, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Cluster 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Complexity and Industrial Upgrading in the Product Space Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Congress on cluster Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València; University of Valencia, Nov 2020, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03072120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’ESS dans la transformation du modèle d’affaires – Perspective de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-94, fiche 6, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de l’ESS dans le modèle d’affaires – Perspective de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.69-82, fiche 5, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS &amp; Modèles d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 55-56, chapitre 2, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’entreprise sociale pour l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.57-68, fiche 4, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklung, aktueller Stand und Prognose für den chinesischen Markt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graewe, D. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutschland und China: Investorenbeziehungen unter komplexen Rahmenbedingungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.327-356, 2021, 978-3-11-066400-3. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110668216-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yihan WANG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yihan-wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination matters –Territorial governance in innovation clusters: Comparison of Cité Biotech (Canada) and Polepharma (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-enmm-qxry⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Cooperation Stability in R&D Programs: A Game Theory Analysis of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.123738. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial competitiveness and FDI opportunities in the metropolitan periphery - product space network analysis of Laval, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (4), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-1sb2-wav5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Configurations of SME Strategic Renewal in Crisis: Qualitative Comparative Analysis (QCA) of Quebec Entrepreneurs amid COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2023.2223158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding China’s COVID 19 'Virus Exceptionalism': Community-based Digital Contact Tracing in Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Boeing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Providing solutions in emergencies: R&amp;D and innovation management during Covid‐19 Part‐2, 51 (4), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic complexity, product space network and Quebec's global competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.334-349. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjas.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Essays on Network Embeddedness and International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. HEC Montréal, 2019. English. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03071722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community membership and network embeddedness in innovation clusters-Network analysis of BioQuébec Pharmaceutical cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Science Dialogues for Peace and Sustainable Development, Aug 2024, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Capabilities and Strategic Renewal of SMEs amid COVID-19: A Qualitative Comparative Analysis (QCA) of Laval City, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Research in Entrepreneurship and Small Business (RENT) “Inclusive Entrepreneurship”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM-ECSB, Nov 2021, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Complexity and Industrial Upgrading in the Product Space Network - Opportunities for the City of Laval, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Cluster 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València, Nov 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS &amp; Modèles d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 55-56, chapitre 2, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de l’ESS dans le modèle d’affaires – Perspective de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.69-82, fiche 5, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’entreprise sociale pour l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.57-68, fiche 4, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’ESS dans la transformation du modèle d’affaires – Perspective de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-94, fiche 6, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklung, aktueller Stand und Prognose für den chinesischen Markt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graewe, D. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutschland und China: Investorenbeziehungen unter komplexen Rahmenbedingungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.327-356, 2021, 978-3-11-066400-3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110668216-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="230C892F"/>
+    <w:nsid w:val="74D2AC8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yihan-wang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852219v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123738" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978532v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-enmm-qxry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Turkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-1sb2-wav5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turkina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2223158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Boeing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03071722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072120v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447008v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446975v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668216-016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yihan-wang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-enmm-qxry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Turkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-1sb2-wav5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turkina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2223158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Boeing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03071722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668216-016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>