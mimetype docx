--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yihan WANG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yihan-wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination matters –Territorial governance in innovation clusters: Comparison of Cité Biotech (Canada) and Polepharma (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-enmm-qxry⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Cooperation Stability in R&D Programs: A Game Theory Analysis of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.123738. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial competitiveness and FDI opportunities in the metropolitan periphery - product space network analysis of Laval, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (4), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-1sb2-wav5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Configurations of SME Strategic Renewal in Crisis: Qualitative Comparative Analysis (QCA) of Quebec Entrepreneurs amid COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2023.2223158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding China’s COVID 19 'Virus Exceptionalism': Community-based Digital Contact Tracing in Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Boeing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Providing solutions in emergencies: R&amp;D and innovation management during Covid‐19 Part‐2, 51 (4), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic complexity, product space network and Quebec's global competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.334-349. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjas.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Essays on Network Embeddedness and International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. HEC Montréal, 2019. English. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03071722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community membership and network embeddedness in innovation clusters-Network analysis of BioQuébec Pharmaceutical cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Science Dialogues for Peace and Sustainable Development, Aug 2024, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Capabilities and Strategic Renewal of SMEs amid COVID-19: A Qualitative Comparative Analysis (QCA) of Laval City, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Research in Entrepreneurship and Small Business (RENT) “Inclusive Entrepreneurship”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM-ECSB, Nov 2021, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Complexity and Industrial Upgrading in the Product Space Network - Opportunities for the City of Laval, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Cluster 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València, Nov 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS &amp; Modèles d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 55-56, chapitre 2, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de l’ESS dans le modèle d’affaires – Perspective de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.69-82, fiche 5, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’entreprise sociale pour l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.57-68, fiche 4, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’ESS dans la transformation du modèle d’affaires – Perspective de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-94, fiche 6, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklung, aktueller Stand und Prognose für den chinesischen Markt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graewe, D. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutschland und China: Investorenbeziehungen unter komplexen Rahmenbedingungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.327-356, 2021, 978-3-11-066400-3. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110668216-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yihan WANG </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yihan-wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination matters –Territorial governance in innovation clusters: Comparison of Cité Biotech (Canada) and Polepharma (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-enmm-qxry⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical Cooperation Stability in R&D Programs: A Game Theory Analysis of the Semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 209, pp.123738. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial competitiveness and FDI opportunities in the metropolitan periphery - product space network analysis of Laval, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (4), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-1sb2-wav5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Configurations of SME Strategic Renewal in Crisis: Qualitative Comparative Analysis (QCA) of Quebec Entrepreneurs amid COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Turkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lemay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and Regional Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08985626.2023.2223158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding China’s COVID 19 'Virus Exceptionalism': Community-based Digital Contact Tracing in Wuhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Boeing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Providing solutions in emergencies: R&amp;D and innovation management during Covid‐19 Part‐2, 51 (4), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic complexity, product space network and Quebec's global competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Administrative Sciences - Revue Canadienne des Sciences de l'Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (3), pp.334-349. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cjas.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03071635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Essays on Network Embeddedness and International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Business administration. HEC Montréal, 2019. English. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03071722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community membership and network embeddedness in innovation clusters-Network analysis of BioQuébec Pharmaceutical cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Regional Science Dialogues for Peace and Sustainable Development, Aug 2024, Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The building blocks and inter-regional connectivity of cluster community networks: Analysis of the French biopharmaceutical cluster 'Polepharma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tale of Two Pharmaceutical Clusters – Comparison of Polepharma (France) and Cité Biotech (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Capabilities and Strategic Renewal of SMEs amid COVID-19: A Qualitative Comparative Analysis (QCA) of Laval City, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Research in Entrepreneurship and Small Business (RENT) “Inclusive Entrepreneurship”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIASM-ECSB, Nov 2021, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Complexity and Industrial Upgrading in the Product Space Network - Opportunities for the City of Laval, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Cluster 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de València, Nov 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en œuvre de l’ESS dans la transformation du modèle d’affaires – Perspective de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.83-94, fiche 6, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESS &amp; Modèles d’affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 55-56, chapitre 2, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur de l’ESS dans le modèle d’affaires – Perspective de la RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.69-82, fiche 5, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle d’entreprise sociale pour l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amandine Laré, Sébastien Bourdin (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’Economie Sociale et Solidaire : Rappels de cours et exercices corrigés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.57-68, fiche 4, 2024, 9782340094185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entwicklung, aktueller Stand und Prognose für den chinesischen Markt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Turkina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graewe, D. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deutschland und China: Investorenbeziehungen unter komplexen Rahmenbedingungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Oldenbourg, pp.327-356, 2021, 978-3-11-066400-3. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110668216-016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId43"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74D2AC8B"/>
+    <w:nsid w:val="95502A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yihan-wang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-enmm-qxry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Turkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-1sb2-wav5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turkina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2223158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Boeing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03071722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093418v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447008v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446994v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337280v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668216-016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yihan-wang" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978532v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-enmm-qxry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123738" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414095v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Turkina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Lemay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-1sb2-wav5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04434047v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Turkina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08985626.2023.2223158" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Boeing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12464" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjas.1555" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03071722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446994v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110668216-016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>