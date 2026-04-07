--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -173,277 +173,290 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-affective presence in e-learning : the theoretical reference model, the development and validation of EMPSA e-Learning scale</w:t>
+                <w:t xml:space="preserve">Socio-cognitive presence in e-learning: A study of intercultural telecollaboration between French and Chinese students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Journal Of Distance Education. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (1), pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.19341070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05498222v1</w:t>
+                <w:t xml:space="preserve">hal-05575210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des représentations sociales : le cas d’étudiants chinois et français apprenant avec et par les autres en e-formation</w:t>
+                <w:t xml:space="preserve">Socio-affective presence in e-learning : the theoretical reference model, the development and validation of EMPSA e-Learning scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371224v1</w:t>
+                <w:t xml:space="preserve">halshs-05498222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence socio-affective lors de travaux de groupe en distanciel : une enquête réalisée auprès d’étudiants à l’aide de l’échelle de mesure EMPSA e-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, e-324, pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -462,258 +475,336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence socio-affective lors de la réalisation d’une activité collective en télécollaboration : étude empirique auprès d’étudiants français et chinois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’évolution des représentations sociales : le cas d’étudiants chinois et français apprenant avec et par les autres en e-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/155s3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498266v1</w:t>
+                <w:t xml:space="preserve">hal-05371224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence socio-affective en e-Formation : le modèle théorique de référence, l'élaboration et la validation de l'échelle de mesure EMPSA e-Formation</w:t>
+                <w:t xml:space="preserve">Présence socio-affective lors de la réalisation d’une activité collective en télécollaboration : étude empirique auprès d’étudiants français et chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 47 (3), pp.122-156</w:t>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, e-324, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05173096v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La présence socio-affective en e-Formation : le modèle théorique de référence, l'élaboration et la validation de l'échelle de mesure EMPSA e-Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (3), pp.122-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05173096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">JÉZÉGOU, A. (2022). LA PRÉSENCE À DISTANCE EN E-FORMATION : ENJEUX ET REPÈRES POUR LA RECHERCHE ET L'INGÉNIERIE. PRESSES UNIVERSITAIRES DU SEPTENTRION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.148-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -723,784 +814,784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence pédagogique en e-Formation : une analyse croisée des traces d’interactions et des perceptions étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXes Rencontres du Réseau international francophone de recherche en éducation et en formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Jul 2026, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’expérience de l’altérité et de la présence sociale en e-Formation : étude empirique menée auprès de neuf groupes restreints d’étudiants français et chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles (Biennale 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association La Biennale IEFPP, Apr 2026, Paris cnam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la présence socio-cognitive en e-Formation : élaboration et validation psychométrique de l’échelle EMPSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CIA5 – Dispositifs, plateformes et environnements numériques de formation : où en est-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Apr 2026, Talence (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télécollaboration Interculturelle Franco-Chinoise : rencontre de l’altérité et développement d’une pensée critique et réflexive, une utopie ou une réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIPF (Fédération internationale des professeurs de français); AFEF (Association française pour l’enseignement du français); CLA de l’Université de Franche-Comté (Centre de linguistique appliquée), Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire et être ensemble à distance : la présence sociale comme levier d'apprentissage interculturel et de transformation des représentations dans une télécollaboration franco-chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Humanités Numériques : engagement et apprentissages à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry Montpellier, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence sociale à distance et son impact potentiel sur les stéréotypes au sein de groupes restreints d'étudiants français et chinois lors d'activités collaboratives en e-formation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Réseau international francophone de recherche en éducation et formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Friboug, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence socio-affective en e-Formation : l'élaboration et la validation de l’échelle de mesure « MPSA e-Formation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Rencontres du Réseau International Francophone de Recherche en Education et en Formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Fribourg (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04879218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence sociale en e-Formation et Représentations du Soi et de l'Autre. Le cas d'étudiants français et chinois réalisant ensemble des activités collectives à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence Sociale en e-Formation et Apprentissage Interculturel : Étudiants Chinois et Français Apprenant Avec et Par les Autres lors de la Réalisation des Activités Collectives à Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CIDEF : Apprendre avec et par les autres en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche sur l’Éducation; Apprentissages et la Didactique (CREAD); Centre de Recherche en Éducation de Nantes (CREN), Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télécollaboration Interculturelle Franco-Chinoise : Évolution des Représentations Sociales chez les Étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès européen de la Fédération Internationale des Professeurs de Français (FIPF) : Ensemble en français ! Réfléchir, échanger, agir sur le monde d’aujourd’hui et de demain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association roumaine de professeurs de français; Commission Europe central et orientale; Commission Europe de l'Ouest, Sep 2024, Bucarest (en ligne), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1510,117 +1601,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Echelle de Mesure de la Présence Socio-Affective en e-Formation &amp;quot;EMPSA e-Formation&amp;quot; . Comment l'utiliser ? Le questionnaire et les bases de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04919775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1630,105 +1721,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés et bénéfices du passage à distance d’une formation en FLE en contexte pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03611491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1796,51 +1887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2C06011"/>
+    <w:nsid w:val="1C922B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2027,51 +2118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yihuan-zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7654-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498222v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371224v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498266v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05173096v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498269v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092881v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759762v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691881v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03611491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yihuan-zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7654-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19341070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05173096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03611491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>