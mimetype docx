--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0000-7654-2429</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">291859151</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -199,612 +220,612 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-cognitive presence in e-learning: A study of intercultural telecollaboration between French and Chinese students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal Of Distance Education. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 21 (1), pp.133-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.19341070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-affective presence in e-learning : the theoretical reference model, the development and validation of EMPSA e-Learning scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence socio-affective lors de travaux de groupe en distanciel : une enquête réalisée auprès d’étudiants à l’aide de l’échelle de mesure EMPSA e-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, e-324, pp.13-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des représentations sociales : le cas d’étudiants chinois et français apprenant avec et par les autres en e-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60, pp.73-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/155s3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence socio-affective lors de la réalisation d’une activité collective en télécollaboration : étude empirique auprès d’étudiants français et chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education &amp; Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, e-324, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence socio-affective en e-Formation : le modèle théorique de référence, l'élaboration et la validation de l'échelle de mesure EMPSA e-Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 47 (3), pp.122-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05173096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JÉZÉGOU, A. (2022). LA PRÉSENCE À DISTANCE EN E-FORMATION : ENJEUX ET REPÈRES POUR LA RECHERCHE ET L'INGÉNIERIE. PRESSES UNIVERSITAIRES DU SEPTENTRION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, pp.148-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -814,784 +835,784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence pédagogique en e-Formation : une analyse croisée des traces d’interactions et des perceptions étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXes Rencontres du Réseau international francophone de recherche en éducation et en formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sherbrooke, Jul 2026, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l’expérience de l’altérité et de la présence sociale en e-Formation : étude empirique menée auprès de neuf groupes restreints d’étudiants français et chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles (Biennale 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association La Biennale IEFPP, Apr 2026, Paris cnam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la présence socio-cognitive en e-Formation : élaboration et validation psychométrique de l’échelle EMPSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CIA5 – Dispositifs, plateformes et environnements numériques de formation : où en est-on ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, Apr 2026, Talence (Bordeaux), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05498238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télécollaboration Interculturelle Franco-Chinoise : rencontre de l’altérité et développement d’une pensée critique et réflexive, une utopie ou une réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIe congrès mondial de la FIPF « Les utopies francophones en tous genres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FIPF (Fédération internationale des professeurs de français); AFEF (Association française pour l’enseignement du français); CLA de l’Université de Franche-Comté (Centre de linguistique appliquée), Jul 2025, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire et être ensemble à distance : la présence sociale comme levier d'apprentissage interculturel et de transformation des représentations dans une télécollaboration franco-chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Humanités Numériques : engagement et apprentissages à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry Montpellier, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence sociale à distance et son impact potentiel sur les stéréotypes au sein de groupes restreints d'étudiants français et chinois lors d'activités collaboratives en e-formation interculturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La présence socio-affective en e-Formation : l'élaboration et la validation de l’échelle de mesure « MPSA e-Formation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Réseau international francophone de recherche en éducation et formation (REF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Friboug, Suisse</w:t>
+              <w:t xml:space="preserve">XVIIIe Rencontres du Réseau International Francophone de Recherche en Education et en Formation (REF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Fribourg (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649956v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04879218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence socio-affective en e-Formation : l'élaboration et la validation de l’échelle de mesure « MPSA e-Formation »</w:t>
+                <w:t xml:space="preserve">Présence sociale à distance et son impact potentiel sur les stéréotypes au sein de groupes restreints d'étudiants français et chinois lors d'activités collaboratives en e-formation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Rencontres du Réseau International Francophone de Recherche en Education et en Formation (REF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Fribourg (Suisse), Suisse</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau international francophone de recherche en éducation et formation (REF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Jul 2024, Friboug, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04879218v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence sociale en e-Formation et Représentations du Soi et de l'Autre. Le cas d'étudiants français et chinois réalisant ensemble des activités collectives à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Jézégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Agi-lang : Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence Sociale en e-Formation et Apprentissage Interculturel : Étudiants Chinois et Français Apprenant Avec et Par les Autres lors de la Réalisation des Activités Collectives à Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CIDEF : Apprendre avec et par les autres en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche sur l’Éducation; Apprentissages et la Didactique (CREAD); Centre de Recherche en Éducation de Nantes (CREN), Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télécollaboration Interculturelle Franco-Chinoise : Évolution des Représentations Sociales chez les Étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Congrès européen de la Fédération Internationale des Professeurs de Français (FIPF) : Ensemble en français ! Réfléchir, échanger, agir sur le monde d’aujourd’hui et de demain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association roumaine de professeurs de français; Commission Europe central et orientale; Commission Europe de l'Ouest, Sep 2024, Bucarest (en ligne), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1601,117 +1622,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Echelle de Mesure de la Présence Socio-Affective en e-Formation &amp;quot;EMPSA e-Formation&amp;quot; . Comment l'utiliser ? Le questionnaire et les bases de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Jézégou</w:t>
+                <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Déro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04919775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1721,105 +1742,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difficultés et bénéfices du passage à distance d’une formation en FLE en contexte pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihuan Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03611491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1887,51 +1908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C922B21"/>
+    <w:nsid w:val="B20CEE92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2118,51 +2139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yihuan-zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7654-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575210v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19341070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498266v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05173096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649928v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03611491v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yihuan-zhao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7654-2429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/291859151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575210v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuan Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.19341070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se D&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498220v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371224v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155s3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498266v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05173096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092917v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092881v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04879218v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03611491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>