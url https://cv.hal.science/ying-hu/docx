--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -66,6859 +66,6986 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness of adapted solutions to scalar BSDEs with Peano-type generators</w:t>
+                <w:t xml:space="preserve">Stochastic optimal control of homogenous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengjun Fan</w:t>
+                <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Hu</w:t>
+                <w:t xml:space="preserve">Xiaomin Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanjian Tang</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Zuo Quan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327414v1</w:t>
+                <w:t xml:space="preserve">hal-04551761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle systems for mean-field backward stochastic Volterra integral equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipated Backward Stochastic Differential Equations with Quadratic Growth: Multidimensional Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Hao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ying Hu</w:t>
+                <w:t xml:space="preserve">Feng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaqiang Wen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.104941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2026.104941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327362v1</w:t>
+                <w:t xml:space="preserve">hal-05561891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic optimal control of homogenous systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-dimensional backward stochastic differential equations of non-Markovian interactively quadratic generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjun Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, Paper No. 169, 57 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/25-EJP1431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaomin Shi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04551761v1</w:t>
+                <w:t xml:space="preserve">hal-04701649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between maximum principle and dynamic programming principle for recursive optimal control problem of stochastic evolution equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">White noise driven SPDEs with mean reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxia Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-04701692v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (3), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-025-01436-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Representation of Unbounded Dynamic Concave Utilities ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mean-field backward stochastic differential equations and nonlocal PDEs with quadratic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengjun Fan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanjian Tang</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04549531v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqiang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (3), pp.2128-2174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/25-AAP2167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional backward stochastic differential equations of diagonally quadratic generators: the general result</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear-quadratic Stackelberg differential game: local information versus global information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinwei Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengjun Fan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02893675v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (Paper No. 47), 41 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2024037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential utility maximization and indifference valuation with unbounded payoffs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Scalar BSDEs of iterated-logarithmically sublinear generators with integrable terminal values ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjun Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanjian Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01579137v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.105805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium for Time-Inconsistent Stochastic Linear–Quadratic Control under Constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Backward doubly stochastic differential equations and SPDEs with quadratic growth *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-01496574v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqiang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175, pp.104405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2024.104405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence of solution to scalar BSDEs with weakly $L^{1+}$-integrable terminal values</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multi-dimensional backward stochastic differential equations of diagonally quadratic generators: the general result</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjun Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanjian Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01507371v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 368, pp.105-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2023.05.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Estimates for Martingale Representation under G-Expectation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained Monotone Mean-Variance Problem with Random Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Quan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Financial Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.838-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M154418X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean-field type Quadratic BSDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numerical Algebra, Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3-4), pp.392-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/naco.2022009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512453v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L1 solution to scalar BSDEs with logarithmic sub-linear growth generators ✩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjun Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, pp.article n° 105553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2023.105553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic LQ and Associated Riccati equation of PDEs Driven by State-and Control-Dependent White Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.435-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1351904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constrained stochastic LQ control with regime switching and application to portfolio selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Quan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/21-AAP1684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistent Investment of Sophisticated Rank-Dependent Utility Agents in Continuous Time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanqing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (3), pp.1056-1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mafi.12315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forward and Backward Stochastic Differential Equations with normal constraint in law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cardaliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Chaudru de Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (12), pp.7021-7097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2020.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic partial differential equations driven by space-time fractional noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongmin Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493719500126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ergodic BSDE approach to entropic risk measure and its large time behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Fung Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gechun Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaleia Zariphopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.239-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00780-018-0377-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence and uniqueness of solution to scalar BSDEs with $L\exp (\mu \sqrt{2\log (1+L)} )$-integrable terminal values: the critical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjun Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-ECP254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed Deterministic and Random Optimal Control of Linear Stochastic Systems with Quadratic Costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability, Uncertainty and Quantitative Risk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41546-018-0035-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Maximum Principle for Optimal Control ofPartial Differential Equations Driven by White Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fuhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics and Partial Differential Equations: Analysis and Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.255-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40072-017-0108-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064475v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic BSDEs with mean reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3 &amp; 4), pp.721-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2018031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linear-Quadratic-Gaussian Mixed Mean-field Games with Heterogeneous Input Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jianhui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyang Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (4), pp.2835-2877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/17M1151420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590971v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BSDEs with mean reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.482-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/17-AAP1310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadratic backward stochastic differential equations driven by $G$-Brownian motion: discrete solutions and approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Soumana-Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (11), pp.3724-3750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniqueness of solution to scalar BSDEs with $L\exp{\left(\mu \sqrt{2\log{(1+L)}}\,\right)}$-integrable terminal values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Buckdahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (paper n°59), 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-ECP166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Backward Stochastic Evolutionary Equations Driven by a Space-Time White Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (11), pp.3724-3750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existence of solution to scalar BSDEs with $L\exp{\left (\!\!\sqrt {{2\over \lambda }\log {(1+L)}}\,\right )} $-integrable terminal values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (none), paper n°27, 11 pp. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/18-ECP127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradient estimates for porous medium and fast diffusion equations by martingale method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongmin Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zichen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (4), pp.1793-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/16-AIHP771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705097v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Inconsistent Stochastic Linear--Quadratic Control: Characterization and Uniqueness of Equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanqing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (2), pp.1261-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1019040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139343v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A probabilistic approach to large time behaviour of viscosity solutions of parabolic equations with Neumann boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (2), pp.345-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-015-9318-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135840v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Dimensional Backward Stochastic Differential Equations of Diagonally Quadratic generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (4), pp.1066-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2015.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the uniqueness of solutions to quadratic BSDEs with convex generators and unbounded terminal conditions: the critical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Delbaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (11), pp.5273-5283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.5273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802330v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wong-Zakai Approximations of Backward Doubly Stochastic Doubly Backward Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Matoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tusheng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (12), pp.4375-4404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2015.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Switching Game of Backward Stochastic Differential Equations and Associated System of Obliquely Reflected Backward Stochastic Differential Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (11), pp.5447-5465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2015.35.5447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287645v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BMO Martingales and Positive Solutions of Heat Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongmin Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.453-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2015.5.453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662973v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forward-backward systems for expected utility maximization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Horst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Imkeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Réveillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 124 (5), pp.1813-1848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2014.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic maximum principle for optimal control of SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fuhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (2), pp.181-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-013-9203-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergodic BSDEs driven by Markov Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel N. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (5), pp.4138-4168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120885875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic maximum principle for optimal control of SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fuhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (13-14), pp.683-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2012.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Inconsistent Stochastic Linear--Quadratic Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanqing Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Yu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (3), pp.1548-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110853960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal consumption and investment in incomplete markets with general constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cheridito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2-3), pp.283-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493711003280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522563v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic representation for solutions of Isaacs' type integral-partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Buckdahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (12), pp.2715-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2011.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Backward SDEs with superquadratic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Delbaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaobo Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 150 (1-2), pp.145-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-010-0271-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergodic BSDEs under weak dissipative assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (3), pp.407-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the uniqueness of solutions to quadratic BSDEs with convex generators and unbounded terminal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Delbaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Richou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.559-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/10-AIHP372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-dimensional BSDE with Oblique Reflection and Optimal Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 147 (1-2), pp.89-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-009-0202-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158569v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probabilistic interpretation of a coupled system of Hamilton-Jacobi-Bellman equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Buckdahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.529-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-010-0060-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noncommutative extrapolation theorems and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Illinois Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (2), pp.463-482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergodic BSDEs and Optimal Ergodic Control in Banach Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fuhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.1542-1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/07069849x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximal ergodic theorems for some group actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (5), pp.1282-1306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfa.2007.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Representation Theorems for Quadratic ${\cal F}$-Consistent Nonlinear Expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shige Peng</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01258853v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118 (9), pp.1518-1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2007.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BSDE on an infinite horizon and elliptic PDEs in infinite dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nonlinear Differential Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (5-6), pp.825-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00030-007-6029-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Backward stochastic differential equations in infinite dimensions with continuous driver and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fuhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (2), pp.265-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-007-0897-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a class of stochastic optimal control problems related to BSDEs with quadratic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fuhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (4), pp.1279-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/050633548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infinite horizon BSDEs in infinite dimensions with continuous driver and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fuhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (3), pp.459-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-006-0263-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the comparison theorem for multidimensional BSDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shige Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 343 (2), pp.135-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2006.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BSDE with quadratic growth and unbounded terminal value</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136 (4), pp.604-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-006-0497-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Jensen's inequality for g-expectation and for nonlinear expectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arkiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 85 (6), pp.572-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00013-005-1440-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-dimensional backward stochastic differential equations of non-Markovian interactively quadratic generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniqueness of adapted solutions to scalar BSDEs with Peano-type generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjun Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengjun Fan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanjian Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04701649v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White noise driven SPDEs with mean reflection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Particle systems for mean-field backward stochastic Volterra integral equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-04551686v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaqiang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field backward stochastic differential equations and nonlocal PDEs with quadratic growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relationship between maximum principle and dynamic programming principle for recursive optimal control problem of stochastic evolution equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guomin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanjian Tang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04966579v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-quadratic Stackelberg differential game: local information versus global information</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dual Representation of Unbounded Dynamic Concave Utilities ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjun Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-03812039v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalar BSDEs of iterated-logarithmically sublinear generators with integrable terminal values ⋆</w:t>
+                <w:t xml:space="preserve">Exponential utility maximization and indifference valuation with unbounded payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengjun Fan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gechun Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanjian Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04168784v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward doubly stochastic differential equations and SPDEs with quadratic growth *</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Equilibrium for Time-Inconsistent Stochastic Linear–Quadratic Control under Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04601667v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Monotone Mean-Variance Problem with Random Coefficients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Existence of solution to scalar BSDEs with weakly $L^{1+}$-integrable terminal values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04364587v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507371v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field type Quadratic BSDEs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Some Estimates for Martingale Representation under G-Expectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...3834 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...211 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shige Peng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...814 lines deleted...]
-                <w:t xml:space="preserve">hal-00725270v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-zero sum quadratic differential game of BSDEs and multi-dimensional diagonally quadratic BSDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanjian Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IFAC Symposium on Nonlinear Control Systems NOLCOS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Monterey, United States. pp.308-309, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse reconstruction from a limited projection number of the coronary artery tree in X-ray rotational imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi Youn Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Oukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.804-807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6928,306 +7055,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Maximum Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Baillieul, Tariq Samad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIV, Springer, pp.1347-1350, 2015, 978-1-4471-5057-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-5102-9_229-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some new BSDE results for an infinite-horizon stochastic control problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schweizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Nunno, Giulia; Øksendal, Bernt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced mathematical methods for finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.367-395, 2011, 978-3-642-18411-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00691649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and Non-uniqueness of Solutions for BSDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Delbaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary quantitative finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.123-124, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7374,51 +7501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Fan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanjian Tang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Quan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579137v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gechun Liang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507371v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shige Peng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551686v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxia Duan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01436-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966579v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AAP2167" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Feng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168784v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105805" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Quan Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154418X" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512453v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hibon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2022009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105553" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366941v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1684" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624308v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqing Jin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yu Zhou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12315" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.07.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41546-018-0035-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-ECP254" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Jiang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmin Qian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493719500126" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361585v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Fung Chong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Zariphopoulou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-018-0377-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064475v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fuhrman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Tessitore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-017-0108-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535660v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Luo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falei Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2018031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590971v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Nie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1151420" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1310" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumana-Hima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.12.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793086v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Buckdahn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP166" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP127" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705097v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP771" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139343v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019040" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.10.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135840v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Madec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9318-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusheng Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802330v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Delbaen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5273" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287645v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5447" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662973v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.453" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631727v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Horst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Imkeller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R&#233;veillac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.01.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-013-9203-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Cohen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120885875" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110853960" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522563v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheridito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711003280" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675842v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.07.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQX4L84-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362685v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Bao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0271-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472146v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.11.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP372" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536262v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-010-0060-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1H3TM6SR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158569v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0202-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069849x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.10.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772766v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.12.004" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-007-6029-5" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RHFGCTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-007-0897-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0263-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RX3QB25Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050633548" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.05.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10TGR1Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-006-0497-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-005-1440-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBX4WSQF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467478v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.182" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702613v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Youn Jung" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukili" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105071v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5102-9_229-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schweizer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Quan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2026.104941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Fan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanjian Tang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1431" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxia Duan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01436-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AAP2167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Feng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.05.041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Quan Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154418X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512453v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2022009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1684" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqing Jin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yu Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12315" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmin Qian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493719500126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Fung Chong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gechun Liang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Zariphopoulou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-018-0377-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-ECP254" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41546-018-0035-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064475v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fuhrman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Tessitore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-017-0108-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Luo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falei Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2018031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590971v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Nie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1151420" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumana-Hima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.12.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Buckdahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP127" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705097v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP771" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139343v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135840v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Madec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9318-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.10.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802330v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Delbaen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5273" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusheng Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.07.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287645v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5447" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662973v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Horst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Imkeller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R&#233;veillac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.01.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-013-9203-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Cohen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120885875" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691816v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110853960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522563v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheridito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711003280" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.07.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQX4L84-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Bao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0271-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.11.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP372" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158569v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0202-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-010-0060-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1H3TM6SR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069849x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.12.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shige Peng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.10.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-007-6029-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RHFGCTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-007-0897-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050633548" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0263-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RX3QB25Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.05.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10TGR1Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-006-0497-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-005-1440-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBX4WSQF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579137v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507371v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.182" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Youn Jung" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5102-9_229-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schweizer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>