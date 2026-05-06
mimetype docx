--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1352,222 +1352,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic LQ and Associated Riccati equation of PDEs Driven by State-and Control-Dependent White Noise</w:t>
+                <w:t xml:space="preserve">Constrained stochastic LQ control with regime switching and application to portfolio selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shanjian Tang</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaomin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Quan Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 60 (1), pp.435-457. </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1351904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/21-AAP1684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872354v1</w:t>
+                <w:t xml:space="preserve">hal-04366941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained stochastic LQ control with regime switching and application to portfolio selection</w:t>
+                <w:t xml:space="preserve">Stochastic LQ and Associated Riccati equation of PDEs Driven by State-and Control-Dependent White Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zuo Quan Xu</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanjian Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (1), </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.435-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/21-AAP1684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1351904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366941v1</w:t>
+                <w:t xml:space="preserve">hal-01872354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent Investment of Sophisticated Rank-Dependent Utility Agents in Continuous Time</w:t>
               </w:r>
@@ -1768,339 +1768,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic partial differential equations driven by space-time fractional noises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Existence and uniqueness of solution to scalar BSDEs with $L\exp (\mu \sqrt{2\log (1+L)} )$-integrable terminal values: the critical case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengjun Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhongmin Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219493719500126⟩</w:t>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-ECP254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064283v1</w:t>
+                <w:t xml:space="preserve">hal-02304841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ergodic BSDE approach to entropic risk measure and its large time behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic partial differential equations driven by space-time fractional noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thaleia Zariphopoulou</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongmin Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance and Stochastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00780-018-0377-3⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493719500126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361585v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and uniqueness of solution to scalar BSDEs with $L\exp (\mu \sqrt{2\log (1+L)} )$-integrable terminal values: the critical case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shengjun Fan</w:t>
+                <w:t xml:space="preserve">An ergodic BSDE approach to entropic risk measure and its large time behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing Fung Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gechun Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaleia Zariphopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24, </w:t>
+              <w:t xml:space="preserve">Finance and Stochastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (1), pp.239-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/19-ECP254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00780-018-0377-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304841v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Deterministic and Random Optimal Control of Linear Stochastic Systems with Quadratic Costs</w:t>
               </w:r>
@@ -2509,235 +2509,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSDEs with mean reflection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Briand</w:t>
+                <w:t xml:space="preserve">Quadratic backward stochastic differential equations driven by $G$-Brownian motion: discrete solutions and approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Elie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ying Hu</w:t>
+                <w:t xml:space="preserve">Abdoulaye Soumana-Hima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (1), pp.482-510. </w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (11), pp.3724-3750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/17-AAP1310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318649v1</w:t>
+                <w:t xml:space="preserve">hal-01299263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic backward stochastic differential equations driven by $G$-Brownian motion: discrete solutions and approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BSDEs with mean reflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Soumana-Hima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 128 (11), pp.3724-3750. </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.482-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2017.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/17-AAP1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299263v1</w:t>
+                <w:t xml:space="preserve">hal-01318649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness of solution to scalar BSDEs with $L\exp{\left(\mu \sqrt{2\log{(1+L)}}\,\right)}$-integrable terminal values</w:t>
               </w:r>
@@ -3013,51 +3013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient estimates for porous medium and fast diffusion equations by martingale method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongmin Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zichen Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3702,51 +3702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMO Martingales and Positive Solutions of Heat Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhongmin Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (3), pp.453-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4398,351 +4398,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00522563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic representation for solutions of Isaacs' type integral-partial differential equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Buckdahn</w:t>
+                <w:t xml:space="preserve">Backward SDEs with superquadratic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Delbaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Li</w:t>
+                <w:t xml:space="preserve">Xiaobo Bao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 121 (12), pp.2715-2750. </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 150 (1-2), pp.145-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2011.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-010-0271-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675842v1</w:t>
+                <w:t xml:space="preserve">hal-00362685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward SDEs with superquadratic growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Delbaen</w:t>
+                <w:t xml:space="preserve">Ergodic BSDEs under weak dissipative assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Debussche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaobo Bao</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00440-010-0271-1⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (3), pp.407-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362685v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergodic BSDEs under weak dissipative assumptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Debussche</w:t>
+                <w:t xml:space="preserve">Stochastic representation for solutions of Isaacs' type integral-partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Buckdahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 121 (3), pp.407-426. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 121 (12), pp.2715-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2011.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2010.11.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00472146v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the uniqueness of solutions to quadratic BSDEs with convex generators and unbounded terminal conditions</w:t>
               </w:r>
@@ -5582,234 +5582,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a class of stochastic optimal control problems related to BSDEs with quadratic growth</w:t>
+                <w:t xml:space="preserve">Infinite horizon BSDEs in infinite dimensions with continuous driver and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fuhrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 45 (4), pp.1279-1296. </w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (3), pp.459-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/050633548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00028-006-0263-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451623v1</w:t>
+                <w:t xml:space="preserve">hal-00451614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite horizon BSDEs in infinite dimensions with continuous driver and applications</w:t>
+                <w:t xml:space="preserve">On a class of stochastic optimal control problems related to BSDEs with quadratic growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fuhrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmario Tessitore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (4), pp.1279-1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/050633548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-006-0263-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00451614v1</w:t>
+                <w:t xml:space="preserve">hal-00451623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the comparison theorem for multidimensional BSDEs</w:t>
               </w:r>
@@ -6476,51 +6476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential utility maximization and indifference valuation with unbounded payoffs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gechun Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanjian Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7237,51 +7237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence and Non-uniqueness of Solutions for BSDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaobo Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Delbaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7501,51 +7501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Quan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2026.104941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Fan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanjian Tang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1431" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxia Duan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01436-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AAP2167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Feng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.05.041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Quan Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154418X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512453v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2022009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872354v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351904" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366941v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1684" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqing Jin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yu Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12315" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064283v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmin Qian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493719500126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Fung Chong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gechun Liang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Zariphopoulou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-018-0377-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-ECP254" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41546-018-0035-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064475v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fuhrman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Tessitore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-017-0108-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Luo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falei Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2018031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590971v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Nie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1151420" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumana-Hima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.12.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Buckdahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP127" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705097v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP771" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139343v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135840v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Madec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9318-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.10.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802330v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Delbaen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5273" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusheng Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.07.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287645v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5447" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662973v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Horst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Imkeller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R&#233;veillac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.01.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-013-9203-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Cohen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120885875" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691816v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110853960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522563v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheridito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711003280" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.07.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQX4L84-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Bao" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0271-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.11.009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP372" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158569v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0202-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-010-0060-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1H3TM6SR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069849x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.12.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shige Peng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.10.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-007-6029-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RHFGCTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-007-0897-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050633548" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451614v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0263-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RX3QB25Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.05.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10TGR1Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-006-0497-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-005-1440-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBX4WSQF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579137v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507371v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.182" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Youn Jung" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5102-9_229-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schweizer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Shi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Quan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Wen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2026.104941" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701649v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Fan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanjian Tang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1431" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551686v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxia Duan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Peng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-025-01436-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-AAP2167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Feng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Huang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04168784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601667v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xiong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2024.104405" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2023.05.041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364587v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Quan Xu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154418X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512453v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hibon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/naco.2022009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2023.105553" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-AAP1684" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1351904" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624308v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanqing Jin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yu Zhou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mafi.12315" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Briand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardaliaguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Chaudru de Raynal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2020.07.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-ECP254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Jiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongmin Qian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493719500126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361585v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Fung Chong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gechun Liang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaleia Zariphopoulou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00780-018-0377-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41546-018-0035-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064475v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fuhrman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmario Tessitore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40072-017-0108-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Luo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falei Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2018031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590971v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyang Nie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1151420" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Soumana-Hima" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.12.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Elie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AAP1310" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Buckdahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP166" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570868v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP127" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705097v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichen Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AIHP771" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139343v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135840v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Madec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9318-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058817v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.10.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802330v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Delbaen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Richou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5273" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Matoussi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusheng Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.07.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287645v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2015.35.5447" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662973v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2015.5.453" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Horst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Imkeller" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R&#233;veillac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianing Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2014.01.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-013-9203-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743975v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Cohen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120885875" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2012.07.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691816v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110853960" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522563v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cheridito" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711003280" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobo Bao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-010-0271-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2010.11.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.07.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGQX4L84-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391112v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/10-AIHP372" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158569v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-009-0202-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-010-0060-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1H3TM6SR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772808v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165835v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/07069849x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772766v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2007.12.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141537v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Ma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shige Peng" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Yao" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2007.10.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-007-6029-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6RHFGCTD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-007-0897-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451614v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-006-0263-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RX3QB25Z-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050633548" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451661v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.05.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C10TGR1Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004619v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-006-0497-0" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725270v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-005-1440-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RBX4WSQF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327362v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guomin Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04549531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579137v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Li" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507371v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467478v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.182" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi Youn Jung" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oukili" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Yang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5102-9_229-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691649v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schweizer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>