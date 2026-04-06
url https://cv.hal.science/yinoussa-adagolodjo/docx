--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -106,299 +106,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silicone and in silico: toward evaluation of pacemaker lead implantation based on soft robotics and computer simulation</w:t>
+                <w:t xml:space="preserve">Active Prostate Phantom with Multiple Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Moupfouma</w:t>
+                <w:t xml:space="preserve">Sizhe Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Peyron</w:t>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremie Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboSoft 2025 - IEEE 8th International Conference on Soft Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hangzhou (Chine), China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153184v1</w:t>
+                <w:t xml:space="preserve">hal-05216849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Prostate Phantom with Multiple Chambers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In silicone and in silico: toward evaluation of pacemaker lead implantation based on soft robotics and computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Moupfouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizhe Tian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RoboSoft 2025 - IEEE 8th International Conference on Soft Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lausanne, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RoboSoft63089.2025.11020816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216849v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing TAVI Robot Flexibility Using Semi-Extensible Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -609,51 +609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Kinematics and Quasi-Statics of a Growing Robot Eversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mîra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -730,51 +730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker-based Registration for Large Deformations -Application to Open Liver Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,51 +855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silhouette-based Pose Estimation for Deformable Organs Application to Surgical Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Trivisonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -976,51 +976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse real-time Finite Element simulation for robotic control of flexible needle insertion in deformable tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1097,90 +1097,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haptic Rendering of Hyperelastic Models with Friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Delingette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.591-596, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1246,77 +1246,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Haptic Feedback in Digital Rectal Examination Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizhe Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1379,51 +1379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning of soft-rigid Hybrid arms in Contact with Compliant Environment: application to the transrectal biopsy of the prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulalie Coevoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meichun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1496,90 +1496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling numerical deformable models in global and reduced coordinates for the simulation of the direct and the inverse kinematics of Soft Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Renda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, IEEE Robotics and Automation Letters, 6 (2), pp.3910-3917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1613,51 +1613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic Insertion of Flexible Needle in Deformable Structures Using Inverse Finite-Element Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Decomposition for real time Simulation of needle insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Courtecuisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2044,64 +2044,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de La rObotique et de la simulatioN médicalE pour des proCédures automaTisées (CONECT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimisation et contrôle [math.OC]. Université de Strasbourg, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2128,51 +2128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de la rObotique et de la simulatioN mEdical pour des proCédures automaTisées (CONECT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinoussa Adagolodjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robotique [cs.RO]. Université de Strasbourg, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018STRAD022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2368,51 +2368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moupfouma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peyron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinoussa Adagolodjo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft63089.2025.11020816" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Tian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Przybylski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#238;ra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerruti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft55895.2023.10122073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01792837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03729071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Coevoet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meichun Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ficuciello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3152322" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061977" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2897858" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01939268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02160059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sizhe Tian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinoussa Adagolodjo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dequidt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153184v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moupfouma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft63089.2025.11020816" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Przybylski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dequidt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duriez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Berthet-Rayne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Itawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ghenna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Plesse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS49605.2023.10052348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M&#238;ra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cerruti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft55895.2023.10122073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01792837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vibert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cotin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578815v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Trivisonne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Haouchine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Courtecuisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delingette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7353432" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886503v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03729071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalie Coevoet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meichun Lin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ficuciello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3152322" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Renda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2021.3061977" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02144487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2897858" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01229514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pierre-Alain Bordas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01939268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02160059v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018STRAD022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>