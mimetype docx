--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1957,51 +1957,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data-driven distributionally robust approach for the optimal coupling of interdependent critical infrastructures under random failures</w:t>
+                <w:t xml:space="preserve">A resilience-based framework for the optimal coupling of interdependent critical infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam F. Abdin</w:t>
@@ -2032,342 +2032,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 309 (2), pp.872-889. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.01.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317599v1</w:t>
+                <w:t xml:space="preserve">hal-04317615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the resilience of power grids against typhoons with data-driven spatial distributionally robust optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Min Xie</w:t>
+                <w:t xml:space="preserve">A data-driven distributionally robust approach for the optimal coupling of interdependent critical infrastructures under random failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam F. Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/risa.13995⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 309 (2), pp.872-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2023.01.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317603v1</w:t>
+                <w:t xml:space="preserve">hal-04317599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A resilience-based framework for the optimal coupling of interdependent critical infrastructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Barros</w:t>
+                <w:t xml:space="preserve">Improving the resilience of power grids against typhoons with data-driven spatial distributionally robust optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyuan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoxiang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237, </w:t>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (5), pp.979-993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/risa.13995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317615v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological and functional vulnerability analysis and mitigation for single-source heating networks based on tree models</w:t>
               </w:r>
@@ -2568,256 +2568,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance Planning under Imperfect Monitoring: an Efficient POMDP Model Using Interpolated Value Function</w:t>
+                <w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Roux</w:t>
+                <w:t xml:space="preserve">Youba NAIT BELAID</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Barros</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702092v1</w:t>
+                <w:t xml:space="preserve">hal-03829868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintenance Planning under Imperfect Monitoring: an Efficient POMDP Model Using Interpolated Value Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youba NAIT BELAID</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829868v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic -The case of COVID-19</w:t>
               </w:r>
@@ -3035,277 +3035,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Approach for Flight Delay Prediction through Time-Evolving Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Markov reward process-based framework for resilience analysis of multistate energy systems under the threat of extreme events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaiquan Cai</w:t>
+                <w:t xml:space="preserve">Qingqing Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yanbo Zhu</w:t>
+                <w:t xml:space="preserve">Shijia Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3103502⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 209, pp.107443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.107443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428046v1</w:t>
+                <w:t xml:space="preserve">hal-03464077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience assessment of electrified road networks subject to charging station failures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+                <w:t xml:space="preserve">Resilience Assessment and Importance Measure for Interdependent Critical Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ferrario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mice.12736⟩</w:t>
+              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4051196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266227v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic – The case of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3354,310 +3354,310 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience Assessment and Importance Measure for Interdependent Critical Infrastructures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisa Ferrario</w:t>
+                <w:t xml:space="preserve">Resilience assessment of electrified road networks subject to charging station failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4051196⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mice.12736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226806v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Markov reward process-based framework for resilience analysis of multistate energy systems under the threat of extreme events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+                <w:t xml:space="preserve">A Deep Learning Approach for Flight Delay Prediction through Time-Evolving Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiquan Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingqing Zhai</w:t>
+                <w:t xml:space="preserve">Yue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijia Du</w:t>
+                <w:t xml:space="preserve">Yanbo Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 209, pp.107443. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2021.107443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2021.3103502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464077v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience Quantification of Smart Distribution Networks—A Bird’s Eye View Perspective</w:t>
               </w:r>
@@ -3777,51 +3777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Resilience Enhancement Framework for Interdependent Critical Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4096,222 +4096,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modeling and optimization framework for power system design with operational flexibility and resilience against extreme weather events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive robust framework for the optimization of the resilience of interdependent infrastructures under natural hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 112, pp.706-719. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 276 (3), pp.1119-1136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428603v1</w:t>
+                <w:t xml:space="preserve">hal-02093096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive robust framework for the optimization of the resilience of interdependent infrastructures under natural hazards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modeling and optimization framework for power system design with operational flexibility and resilience against extreme weather events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 276 (3), pp.1119-1136. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112, pp.706-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093096v1</w:t>
+                <w:t xml:space="preserve">hal-02428603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilient Critical Infrastructure Planning Under Disruptions Considering Recovery Scheduling</w:t>
               </w:r>
@@ -5480,239 +5480,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving two-stage distributionally robust optimization with mixed-integer ambiguity sets via a hybrid Benders and column-and-constraint decomposition method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Quach</w:t>
+                <w:t xml:space="preserve">Condition-Based Maintenance for Large-Scale Fleets under Multiple Constraints: A Constrained MDP Model with Primal-Dual Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth International Conference on Stochastic Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1065 - 1072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05198453v1</w:t>
+                <w:t xml:space="preserve">hal-05464713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition-Based Maintenance for Large-Scale Fleets under Multiple Constraints: A Constrained MDP Model with Primal-Dual Solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zehui Xuan</w:t>
+                <w:t xml:space="preserve">Solving two-stage distributionally robust optimization with mixed-integer ambiguity sets via a hybrid Benders and column-and-constraint decomposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adam Abdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIIth International Conference on Stochastic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05464713v1</w:t>
+                <w:t xml:space="preserve">hal-05198453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing 5G Network Availability: Comparison Between Reliability Block Diagrams and Markov Chains Approaches</w:t>
               </w:r>
@@ -6016,252 +6016,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Challenges of 5G and Beyond Networks Applications in High-Speed Trains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decocq</w:t>
+                <w:t xml:space="preserve">A comparative study on the robust optimal design of microgrids under random contingency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Safety and Reliability Conference, ESREL 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smart Energy and Stochastic Optimization 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERMICS, Oct 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313073v1</w:t>
+                <w:t xml:space="preserve">hal-05008762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the robust optimal design of microgrids under random contingency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Quach</w:t>
+                <w:t xml:space="preserve">Reliability Challenges of 5G and Beyond Networks Applications in High-Speed Trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Energy and Stochastic Optimization 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd European Safety and Reliability Conference, ESREL 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.1935-1942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P545-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008762v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition-Based Maintenance Optimization Under Large Action Space with Deep Reinforcement Learning Method</w:t>
               </w:r>
@@ -6273,51 +6273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Bi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6364,51 +6364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid approach to solve the maintenance problem of an offshore wind farm formulated as a large-scale POMDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6583,632 +6583,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdependency-Aware Resource Allocation for High Availability of 5G-enabled Critical Infrastructures Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Sayad</w:t>
+                <w:t xml:space="preserve">Maintenance planning under imperfect monitoring: two POMDP approaches to quantify the value of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896649v1</w:t>
+                <w:t xml:space="preserve">hal-03595322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Power and Communication Modeling in Cyber-Physical Distribution Grids for Resilience-based Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youba Nait Belaid</w:t>
+                <w:t xml:space="preserve">Modélisation d'un réseau 5G par des réseaux de Pétri pour estimer sa résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin (Ireland), Ireland. pp.289-295</w:t>
+              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898749v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+                <w:t xml:space="preserve">Interdependency-Aware Resource Allocation for High Availability of 5G-enabled Critical Infrastructures Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization, CAO 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.013⟩</w:t>
+              <w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S28-03-640-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317743v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un réseau 5G par des réseaux de Pétri pour estimer sa résilience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decocq</w:t>
+                <w:t xml:space="preserve">Enhanced Power and Communication Modeling in Cyber-Physical Distribution Grids for Resilience-based Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Nait Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yiping Fang</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t>
+              <w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin (Ireland), Ireland. pp.289-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656125v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance planning under imperfect monitoring: two POMDP approaches to quantify the value of information</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Nait Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization, CAO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gif sur Yvette, France. pp.136-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595322v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributionally robust approach for the optimal protection of power networks with endogenous uncertainty</w:t>
               </w:r>
@@ -7311,51 +7311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of imperfect monitoring on the optimal condition-based maintenance policy of a single-item system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7539,330 +7539,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Orchestration of Communication Resources Deployment for Resilient Coordination in Critical Infrastructures Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lemoine</w:t>
+                <w:t xml:space="preserve">Complexity in 5G Network Applications and use cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2055-2062, </w:t>
+              <w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3054-3061, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_219-cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_211-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463486v1</w:t>
+                <w:t xml:space="preserve">hal-03363854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity in 5G Network Applications and use cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Decocq</w:t>
+                <w:t xml:space="preserve">Dynamic Orchestration of Communication Resources Deployment for Resilient Coordination in Critical Infrastructures Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Sayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yiping Fang</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiguo Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3054-3061, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2055-2062, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_211-cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_219-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363854v2</w:t>
+                <w:t xml:space="preserve">hal-03463486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moment-based Distributionally Robust Optimization Model for Air Traffic Flow Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiquan Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8141,443 +8141,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience Management of Infrastructure Systems from a Multistage Decision Making Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Zio</w:t>
+                <w:t xml:space="preserve">Resilience Analysis of Multistate Systems Based on Markov Reward Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shijia Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiguo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Ping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingqing Zhai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t>
+              <w:t xml:space="preserve">4th International Conference on System Reliability and Safety, ICSRS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, unknown, France. pp.436-440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSRS48664.2019.8987621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303639v1</w:t>
+                <w:t xml:space="preserve">hal-04322267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience Analysis of Multistate Systems Based on Markov Reward Processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qingqing Zhai</w:t>
+                <w:t xml:space="preserve">Resilience Management of Infrastructure Systems from a Multistage Decision Making Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on System Reliability and Safety, ICSRS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, unknown, France. pp.436-440, </w:t>
+              <w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSRS48664.2019.8987621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322267v1</w:t>
+                <w:t xml:space="preserve">hal-02303639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A zero-sum Markov defender-attacker game for modeling false pricing in smart grids and its solution by multi-agent reinforcement learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daogui Tang</w:t>
+                <w:t xml:space="preserve">An improved cell transmission model of traffic considering electric vehicles and charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t>
+              <w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Milan, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3-0743-cd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2019.8810629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303650v1</w:t>
+                <w:t xml:space="preserve">hal-02307336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved cell transmission model of traffic considering electric vehicles and charging stations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongping Wang</w:t>
+                <w:t xml:space="preserve">A zero-sum Markov defender-attacker game for modeling false pricing in smart grids and its solution by multi-agent reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daogui Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Zio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Milan, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PTC.2019.8810629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3-0743-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02307336v1</w:t>
+                <w:t xml:space="preserve">hal-02303650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Assessment of Electrical Power Systems Considering Traffic Congestion</w:t>
               </w:r>
@@ -10361,51 +10361,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F0E4D2E"/>
+    <w:nsid w:val="4D81DAEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10592,51 +10592,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yiping-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-3539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgi.centralesupelec.fr/en/node/388" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/en/Chair_RRCS" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/en/opportunities" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yiping.fang@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyuan Yin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2026.2629976" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zhuang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3548586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.110840" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihang Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3561890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04437914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait-Belaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coudray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/MPCE.2024.000015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Mao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanzhongyu Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Rao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Mo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26010050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoping Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2021.3132774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu An" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Yin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Tong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3269673" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317603v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Yang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13995" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104949" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702092v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barros" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba NAIT BELAID" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legendre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108408" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428046v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiquan Cai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Zhu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3103502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051196" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Zhai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Du" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107443" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait Belaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Torres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102888" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107868" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2955359" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Dong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19889149" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.06.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093096v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.052" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2902916" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emmanuel Ramirez-Marquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2923578" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13287" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01436576v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2521761" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajor.2013.31A010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Xie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5045-cd" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198453v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Temericht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p5793-cd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313073v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P545-cd" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Bi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34020-8_12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS59833.2023.10381382" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sayad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-03-640-cd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03898749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317743v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.013" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595322v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R14-08-468-cd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Decocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463486v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_219-cd" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363854v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_211-cd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441646v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Fadil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daozhong Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-30743-cd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303639v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322267v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS48664.2019.8987621" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3-0743-cd" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307336v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810629" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787909v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008952v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00024-0_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446712v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366971v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03961376v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT51731.2023.10066340" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yiping-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-3539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgi.centralesupelec.fr/en/node/388" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/en/Chair_RRCS" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/en/opportunities" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yiping.fang@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyuan Yin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2026.2629976" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zhuang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3548586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.110840" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihang Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3561890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04437914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait-Belaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coudray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/MPCE.2024.000015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Mao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanzhongyu Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Rao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Mo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26010050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoping Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2021.3132774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu An" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Yin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Tong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3269673" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13995" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104949" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba NAIT BELAID" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legendre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108408" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Zhai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Du" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107443" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051196" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiquan Cai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3103502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait Belaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Torres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102888" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107868" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2955359" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Dong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19889149" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2902916" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emmanuel Ramirez-Marquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2923578" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13287" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01436576v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2521761" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajor.2013.31A010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Xie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5045-cd" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198453v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Temericht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p5793-cd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313073v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P545-cd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Bi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34020-8_12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS59833.2023.10381382" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sayad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-03-640-cd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03898749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R14-08-468-cd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Decocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363854v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_211-cd" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_219-cd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441646v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Fadil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daozhong Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-30743-cd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS48664.2019.8987621" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810629" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3-0743-cd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787909v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008952v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00024-0_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446712v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366971v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03961376v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT51731.2023.10066340" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>