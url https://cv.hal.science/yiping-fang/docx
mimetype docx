--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1,10306 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10254 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yiping Fang </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Laboratoire Génie industriel, CentraleSupelec, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yiping-fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0096-3539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=LJ7CkdgAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est professeur titulaire au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Resilience Reliability (R3) Research Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Génie Industriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CentraleSupélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Saclay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France. Il est également membre de la </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire industrielle Risques et Résilience des Systèmes Complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sponsorisée par de grandes entreprises françaises, notamment EDF, SNCF, RTE, GRTgaz et Orange.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centres d'intérêt de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche opérationnelle, optimisation stochastique et robuste, apprentissage par renforcement, modélisation stochastique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Analyse et optimisation des risques, de la fiabilité et de la résilience des systèmes d'infrastructures cyber-physiques (réseaux intelligents et systèmes de transport intelligents).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2023-aujourd'hui, Professeur titulaire, CentraleSupélec, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022-2023, Professeur associé, HDR, CentraleSupélec, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2021, Professeur assistant, CentraleSupélec, Université Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2017, Chercheur associé, ETH Zurich, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, Doctorat en Génie Industriel, École Centrale Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour les étudiants potentiels :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> veuillez consulter les opportunités de travailler avec moi </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CentraleSupélec</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bâtiment Bouygues - Laboratoire LGI – 2ème étage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 rue Joliot-Curie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">91192 Gif-sur-Yvette Cedex, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone : 33 (0)1 75 31 69 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yiping.fang@centralesupelec.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic defender-attacker-defender model for smart system resilience enhancement against hybrid cyber-physical risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyuan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IISE Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24725854.2026.2629976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based agent staffing under uncertainty: The case of a relay call center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alsamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Pehlivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualid Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 281, pp.127385. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Assessment of Charging Stations in the Electrified Road Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yufeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2025.3548586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variational Bayesian deep reinforcement learning approach for resilient post-disruption recovery of distribution grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyuan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 257, pp.110840. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.110840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-Stage Stochastic Resilience Optimization of Converter Stations Under Uncertain Mainshock-Aftershock Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2025.3561890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized and centralized decision environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.110474. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Allocation of Resilience Resources for Strategic Communication-aware Restoration of Smart Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait-Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Power Systems and Clean Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.527-539. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35833/MPCE.2024.000015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding District Heating Networks Vulnerability: A Comprehensive Analytical Approach with Controllability Consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ding Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Ni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 101, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2023.105068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Selective Review on Information Criteria in Multiple Change Point Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanzhongyu Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xun Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huadong Mo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e26010050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability analysis of demand-response with renewable energy integration in smart grids to cyber attacks and online detection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235, pp.109212. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Enhancement for Multistate Interdependent Infrastructure Networks: From a Preparedness Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoping Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72 (1), pp.190-203. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2021.3132774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated resilience assessment methodology for emergency response systems based on multi-stage STAMP and dynamic Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiming Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Tong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating 5G network service resilience against short timescale traffic variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2023.3269673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological and functional vulnerability analysis and mitigation for single-source heating networks based on tree models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ding Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Cities and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 99, pp.104949. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scs.2023.104949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the resilience of power grids against typhoons with data-driven spatial distributionally robust optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaoyuan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoxiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (5), pp.979-993. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.13995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resilience-based framework for the optimal coupling of interdependent critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam F. Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2023.109364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data-driven distributionally robust approach for the optimal coupling of interdependent critical infrastructures under random failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam F. Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 309 (2), pp.872-889. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.01.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience-oriented optimal post-disruption reconfiguration for coupled traffic-power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 222, pp.108408. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2022.108408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba NAIT BELAID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance Planning under Imperfect Monitoring: an Efficient POMDP Model Using Interpolated Value Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic -The case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 216, pp.102765. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scico.2021.102765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Markov reward process-based framework for resilience analysis of multistate energy systems under the threat of extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 209, pp.107443. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Assessment and Importance Measure for Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimization model for planning testing and control strategies to limit the spread of a pandemic – The case of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aakil Caunhye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience assessment of electrified road networks subject to charging station failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Civil and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mice.12736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Learning Approach for Flight Delay Prediction through Time-Evolving Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiquan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbo Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2021.3103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Quantification of Smart Distribution Networks—A Bird’s Eye View Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Sanchez-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.2888. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14102888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Resilience Enhancement Framework for Interdependent Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 215, pp.107868. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2021.107868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment of an Electrical Power System Considering the Influence of Traffic Congestion on a Hypothetical Scenario of Electrified Transportation System in New York State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2019.2955359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Analysis of Critical Infrastructure under Disruptions: an Application to China Railway High-Speed Acknowledgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X19889149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimization-Based Framework for the Identification of Vulnerabilities in Electric Power Grids Exposed to Natural Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive robust framework for the optimization of the resilience of interdependent infrastructures under natural hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 276 (3), pp.1119-1136. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modeling and optimization framework for power system design with operational flexibility and resilience against extreme weather events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112, pp.706-719. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilient Critical Infrastructure Planning Under Disruptions Considering Recovery Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEM.2019.2902916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Smart Power Grids to False Pricing Attacks in the Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emmanuel Ramirez-Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.80491-80505. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2923578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum Post-Disruption Restoration under Uncertainty for Enhancing Critical Infrastructure Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience-Based Component Importance Measures for Critical Infrastructure Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2), pp.502-512. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TR.2016.2521761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cascade-Resilient Electrical Infrastructures and its Validation by Power Flow Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Network-Centric and Power Flow Models for the Optimal Allocation of Link Capacities in a Cascade-Resilient Power Transmission Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2352152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised spectral clustering for hierarchical modelling and criticality analysis of complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116, pp.64-74. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2013.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling by Recursive Unsupervised Spectral Clustering and Network Extended Importance Measures to Analyze the Reliability Characteristics of Complex Network Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1A), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ajor.2013.31A010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing 5G Network Availability: Comparison Between Reliability Block Diagrams and Markov Chains Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Temericht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fraysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.3533 - 3540, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p5793-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-Focused Predictive Maintenance: Bridging the Gap between Data-Driven RUL Prognostics and Maintenance Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Mitici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1514 - 1521, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Enhancement of Microgrids with Distributionally Robust Optimal Sizing and Location of Distributed Energy Resources Under Supply-Demand Uncertainty and Random Contingencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Safety and Reliability Conference (ESREL2025) and the 33rd Society for Risk Analysis Europe Conference (SRA-E 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Safety and Reliability Association (ESRA); Society for Risk Analysis Europe (SRA-E); University of Stavanger, Jun 2025, Stavanger, Norway. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5045-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving two-stage distributionally robust optimization with mixed-integer ambiguity sets via a hybrid Benders and column-and-constraint decomposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIth International Conference on Stochastic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-Based Maintenance for Large-Scale Fleets under Multiple Constraints: A Constrained MDP Model with Primal-Dual Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zehui Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 35th European Safety and Reliability &amp; the 33rd Society for Risk Analysis Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESREL SRA-E 2025 Organizers, Jun 2025, Stavanger, Norway. pp.1065 - 1072, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience enhancement of distributions networks under uncertainty and random contingencies with robust optimal sizing and location of DER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Conference on Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributionally Robust Optimization For Decision Making Under Uncertainty For RAMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polish Safety and Reliability Association, Jun 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study on the robust optimal design of microgrids under random contingency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Energy and Stochastic Optimization 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMICS, Oct 2023, Champs-sur-Marne (Marne-la-Vallée), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Challenges of 5G and Beyond Networks Applications in High-Speed Trains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd European Safety and Reliability Conference, ESREL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southampton (U.K.), United Kingdom. pp.1935-1942, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P545-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condition-Based Maintenance Optimization Under Large Action Space with Deep Reinforcement Learning Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Bi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Optimization and Learning, OLA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Malaga, Spain. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-34020-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid approach to solve the maintenance problem of an offshore wind farm formulated as a large-scale POMDP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-mobility 5G communication service: availability and reliability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 7th International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS59833.2023.10381382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Net-Based Model for 5G and Beyond Networks Resilience Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertr Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 25th Conference on Innovation in Clouds, Internet and Networks and Workshops (ICIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France. pp.131-135, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIN53892.2022.9758134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintenance planning under imperfect monitoring: two POMDP approaches to quantify the value of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un réseau 5G par des réseaux de Pétri pour estimer sa résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2022 - 24èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint-Rémy-Lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependency-Aware Resource Allocation for High Availability of 5G-enabled Critical Infrastructures Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_S28-03-640-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Power and Communication Modeling in Cyber-Physical Distribution Grids for Resilience-based Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin (Ireland), Ireland. pp.289-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Optimization of Wide-Area Control in Smart Distribution Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization, CAO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif sur Yvette, France. pp.136-141, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributionally robust approach for the optimal protection of power networks with endogenous uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization, CAO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Gif sur Yvette, France. pp.122-127, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of imperfect monitoring on the optimal condition-based maintenance policy of a single-item system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Safety and Reliability Conference, ESREL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. pp.658-664, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-5183-4_R14-08-468-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity in 5G Network Applications and use cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Safety and Reliability Conference, ESREL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3054-3061, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_211-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Orchestration of Communication Resources Deployment for Resilient Coordination in Critical Infrastructures Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2055-2062, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_219-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moment-based Distributionally Robust Optimization Model for Air Traffic Flow Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiquan Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daozhong Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE/AIAA 40th Digital Avionics Systems Conference (DASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, San Antonio, United States. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DASC52595.2021.9594502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-sum Markov defender-attacker game for modeling false pricing in smart grids and its solution by multi-agent reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference, ESREL 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Hannover, Germany. pp.3285-3291, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-30743-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the resilience of an electrified transportation network considering failures of charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Safety and Reliability Conference, ESREL 2020 and 15th Probabilistic Safety Assessment and Management Conference, PSAM 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Venice, Virtual, France. pp.3742-3749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Analysis of Multistate Systems Based on Markov Reward Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijia Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingqing Zhai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on System Reliability and Safety, ICSRS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, unknown, France. pp.436-440, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSRS48664.2019.8987621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience Management of Infrastructure Systems from a Multistage Decision Making Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved cell transmission model of traffic considering electric vehicles and charging stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Milan PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PTC.2019.8810629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A zero-sum Markov defender-attacker game for modeling false pricing in smart grids and its solution by multi-agent reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Safety and Reliability Conference (ESREL2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hannover, Germany. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2724-3-0743-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Assessment of Electrical Power Systems Considering Traffic Congestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.386-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power System Design for Resilience and Flexibility Against Extreme Weather Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.321-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Vulnerability of Smart Grids to Social Network-Based Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daogui Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Emmanuel Ramirez-Marquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 3rd International Conference on System Reliability and Safety (ICSRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Barcelona, France. pp.130-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Resilience of Interdependent Infrastructure Systems against Intentional Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Capacity Allocation for a Failure Resilient Electrical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Châtenay-Malabry, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9781569904923.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Topological and Physical Approaches to Network Modeling for the Optimization of Failure-Resilient Electrical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.725 - 735, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Production Facility Allocation for Failure Resilient Critical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse et scalabilité des analyses prescriptives pour la résilience des réseaux d'infrastructures critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rennes, France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Optimization and Reinforcement Learning for the Resilience of Infrastructure Networks against Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Quach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'ED INTERFACES 2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Game-Theoretic Decision Making for the Resilience of Interdependent Infrastructures Exposed to Disruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gritzalis Dimitris; Theocharidou Marianthi; Stergiopoulos George. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Infrastructure Security and Resilience - Theories, Methods, Tools and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-114, 2019, 978-3-030-00024-0. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00024-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Decision-Oriented Prognostics: An Integrated Estimate-Optimize Framework for Predictive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuojun Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resilience-based framework for the optimal coupling of interdependent critical infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bellè</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446712v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience-based optimal post-disruption reconfiguration for traffic-power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinating dynamic traffic-power systems under decentralized, centralized, and information-sharing decision environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Abdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Topological Network Measures to Identify Critical Gas Transmission Network Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CentraleSupelec. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration Modeling and Optimization of Hybrid Overhead-Underground Power Distribution Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Nait Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Coudray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, pp.1-5, 2023, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGT51731.2023.10066340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961376v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10361,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D81DAEF"/>
+    <w:nsid w:val="F738CFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10592,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yiping-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-3539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgi.centralesupelec.fr/en/node/388" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/en/Chair_RRCS" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/en/opportunities" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yiping.fang@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyuan Yin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2026.2629976" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050521v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zhuang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3548586" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.110840" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050530v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihang Xue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3561890" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04437914v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait-Belaid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coudray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/MPCE.2024.000015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363780v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Mao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanzhongyu Gao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Rao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Mo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26010050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoping Xu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2021.3132774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu An" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Yin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Tong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109445" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112527v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3269673" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13995" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104949" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109212" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829868v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba NAIT BELAID" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legendre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906860v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108408" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464077v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Zhai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Du" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107443" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226806v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051196" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiquan Cai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3103502" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228495v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait Belaid" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Torres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102888" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107868" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2955359" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431422v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Dong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19889149" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093096v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428603v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.06.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2902916" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emmanuel Ramirez-Marquez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2923578" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13287" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.12.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01436576v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2521761" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838315v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.021" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838320v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajor.2013.31A010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Xie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quach" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5045-cd" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198453v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Temericht" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p5793-cd" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009077v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008762v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313073v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P545-cd" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Bi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34020-8_12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313077v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS59833.2023.10381382" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595322v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sayad" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-03-640-cd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03898749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317743v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317745v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R14-08-468-cd" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648310v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Decocq" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363854v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_211-cd" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463486v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_219-cd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441646v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hao" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Fadil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daozhong Feng" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317741v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-30743-cd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322267v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS48664.2019.8987621" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810629" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3-0743-cd" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787909v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008952v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008991v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00024-0_6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446712v3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366971v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03961376v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT51731.2023.10066340" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yiping-fang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0096-3539" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=LJ7CkdgAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lgi.centralesupelec.fr/en/node/388" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.centralesupelec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universite-paris-saclay.fr/en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/en/Chair_RRCS" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r3.centralesupelec.fr/en/opportunities" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yiping.fang@centralesupelec.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520585v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyuan Yin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Xie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24725854.2026.2629976" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alsamadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Martinez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan Pehlivan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Jouini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127385" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050521v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongping Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zhuang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2025.3548586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050541v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.110840" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihang Xue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2025.3561890" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Abdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04437914v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait-Belaid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Zeng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Coudray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35833/MPCE.2024.000015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ding Mao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Ni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.105068" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanzhongyu Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Xiao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Rao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Mo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e26010050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daogui Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109212" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoping Xu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2021.3132774" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu An" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Yin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Tong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109445" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112527v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2023.3269673" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317614v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104949" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoxiang Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13995" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317615v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bell&#232;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam F. Abdin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109364" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317599v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03906860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108408" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829868v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba NAIT BELAID" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Legendre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702092v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barros" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakil Caunhye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2021.102765" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Zhai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijia Du" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107443" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051196" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03481105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.062" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266227v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12736" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiquan Cai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbo Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2021.3103502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Nait Belaid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez-Torres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14102888" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107868" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2019.2955359" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431422v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piao Dong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X19889149" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13287" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093096v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.01.052" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.06.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093116v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEM.2019.2902916" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431391v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Emmanuel Ramirez-Marquez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2923578" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957113v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2018.12.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01436576v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2521761" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.02.021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajor.2013.31A010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464718v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Temericht" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraysse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p5793-cd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuojun Xie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mitici" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p2692-cd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158630v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Quach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P5045-cd" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464713v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Xuan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_esrel-sra-e2025-p7937-cd" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634263v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313073v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P545-cd" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Bi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34020-8_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013826v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313077v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS59833.2023.10381382" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertr Decocq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN53892.2022.9758134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595322v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656125v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sayad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lemoine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S28-03-640-cd" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03898749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317745v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_R14-08-468-cd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363854v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_211-cd" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_219-cd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Fadil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daozhong Feng" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-30743-cd" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317741v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322267v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSRS48664.2019.8987621" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307336v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2019.8810629" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303650v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3-0743-cd" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156510v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156513v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787909v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838640v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008952v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008991v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967981v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00024-0_6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117355v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446712v3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366971v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249393v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03961376v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGT51731.2023.10066340" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>