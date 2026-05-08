--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -656,377 +656,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorpheus: a Python-based software for the treatment of X-ray scattering data of amorphous and liquid systems</w:t>
+                <w:t xml:space="preserve">Picosecond acoustics: a new way to access elastic properties of materials at pressure and temperature conditions of planetary interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boccato</w:t>
+                <w:t xml:space="preserve">Silvia Boccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Garino</w:t>
+                <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morard</w:t>
+                <w:t xml:space="preserve">Nicki C. Siersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Xu</w:t>
+                <w:t xml:space="preserve">Paraskevas Parisiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiuri Garino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957959.2022.2032032⟩</w:t>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (6), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-022-01194-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706916v1</w:t>
+                <w:t xml:space="preserve">hal-03697383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond acoustics: a new way to access elastic properties of materials at pressure and temperature conditions of planetary interiors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorpheus: a Python-based software for the treatment of X-ray scattering data of amorphous and liquid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Boccato</w:t>
+                <w:t xml:space="preserve">Y. Garino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gauthier</w:t>
+                <w:t xml:space="preserve">G. Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicki C. Siersch</w:t>
+                <w:t xml:space="preserve">B. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paraskevas Parisiades</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yiuri Garino</w:t>
+                <w:t xml:space="preserve">F. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (6), pp.20. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (1), pp.69-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00269-022-01194-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2022.2032032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697383v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of indium melting curve at high pressure by picosecond acoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ayrinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiuri Garino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Boccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (6), pp.063403. </w:t>
@@ -1077,90 +1077,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond Acoustics Technique to Measure the Sound Velocities of Fe-Si Alloys and Si Single-Crystals at High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Edmund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ayrinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Boccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (3), pp.214. </w:t>
@@ -1224,51 +1224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beyssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Y. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1358,51 +1358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Decremps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ayrinhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Antonangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1792,51 +1792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiuri Garino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95655d488e58e530d39d8db7c295062d9a0c6da2;origin=https://github.com/CelluleProjet/TiPi99;visit=swh:1:snp:6e1f42c6a00b675b5544c9da716be1b040ce06f0;anchor=swh:1:rev:11a311dff301af5e69917da7aee45ae026775b81" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0bd495cc360d90b4f23e731b52c2fa011babeaf;origin=https://github.com/CelluleProjet/Rubycond;visit=swh:1:snp:57bc438c1ec78bd4ee4f367b1ff71c47e72a8268;anchor=swh:1:rev:ccfd64e99cc8a2cdbac6e52a4388580e6c461622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c3ab60ba725a686adc8246d174aed23cf84bcc3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Jiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pilorget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Malarewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2032032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Boccato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki C. Siersch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-022-01194-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ayrinhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.063403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Meslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.105687" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01920237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Decremps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025399v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiuri Garino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:95655d488e58e530d39d8db7c295062d9a0c6da2;origin=https://github.com/CelluleProjet/TiPi99;visit=swh:1:snp:6e1f42c6a00b675b5544c9da716be1b040ce06f0;anchor=swh:1:rev:11a311dff301af5e69917da7aee45ae026775b81" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a0bd495cc360d90b4f23e731b52c2fa011babeaf;origin=https://github.com/CelluleProjet/Rubycond;visit=swh:1:snp:57bc438c1ec78bd4ee4f367b1ff71c47e72a8268;anchor=swh:1:rev:ccfd64e99cc8a2cdbac6e52a4388580e6c461622" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5c3ab60ba725a686adc8246d174aed23cf84bcc3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Jiang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duprat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Viennet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pilorget" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-1012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196547v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Malarewicz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Zanda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Hewins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.6556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Boccato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gauthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki C. Siersch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevas Parisiades" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-022-01194-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garino" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2022.2032032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708659v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ayrinhac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Morand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.063403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Edmund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonangeli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min10030214" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Fau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-Y. Meslin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2019.105687" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01920237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Decremps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.184103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>