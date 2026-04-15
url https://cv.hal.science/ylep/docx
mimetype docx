--- v0 (2026-03-10)
+++ v1 (2026-04-15)
@@ -195,3386 +195,3386 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the typical development of the central sulcus in infancy: A longitudinal evaluation of its morphology and link to behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000546958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential microstructural development within sensorimotor cortical regions: A diffusion MRI study in preterm and full-term infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Brandstaetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gondová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Devisscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.101610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2025.101610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigating cerebral anomalies in preterm infants and associated risk factors with magnetic resonance imaging at term-equivalent age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ghozland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Devisscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gonzalez Carpinteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pediatrneurol.2025.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05463318v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework to improve the alignment of individual cytoarchitectonic maps of the Julich-Brain atlas using cortical folding landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Mohlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.bhad538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhad538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A framework to improve the alignment of individual cytoarchitectonic maps of the Julich-Brain atlas using cortical folding landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Mohlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhad538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain growth until adolescence after a neonatal focal injury: sex related differences beyond lesion effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Drutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Peyric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1405381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04712073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How fiber bundle alterations differ in presumed LATE and amnestic Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Moussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.14156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04711376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of manual identification of brain foldings in a living human brain using a proxy-endocast obtained from MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 ((s)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.11242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo mapping of the deep and superficial white matter connectivity in the chimpanzee brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Uszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp.120362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do brain endocasts tell us? A comparative analysis of the accuracy of sulcal identification by experts and perspectives in palaeoanthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244 (2), pp.274-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping corpus callosum surface reduction in fetal alcohol spectrum disorders with sulci and connectivity-based parcellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sylvestre-Marconville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1188367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1289013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do brain endocasts tell us? A comparative analysis of the accuracy of sulcal identification by experts and perspectives in palaeoanthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244 (2), pp.274-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting neurodevelopmental outcomes from neonatal cortical microstructure: A conceptual replication study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gondová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.100170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ynirp.2023.100170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04275764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Foubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.803934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2022.803934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early structural connectivity within the sensorimotor network: Deviations related to prematurity and association to neurodevelopmental outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gondova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.932386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.932386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04275780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Balzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Bardinet</w:t>
+                <w:t xml:space="preserve">Effet d’une rééducation spécifique de la mémoire de travail sur la plasticité cérébrale après un traumatisme crânio-cérébral : étude PLASTIM-MDTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d’hiver de la SNLF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731718v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une rééducation spécifique de la mémoire de travail sur la plasticité cérébrale après un traumatisme crânio-cérébral : étude PLASTIM-MDTC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’hiver de la SNLF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268924v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step registration method boosts sensitivity in longitudinal fixel-based analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2025 - IEEE 22nd International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Synb0-DisCo and Fieldmap-based methods to correct for distortion artifacts in diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2023 - IEEE 20th International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2023, Carthagene, Colombia. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04008263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Combined Laplacian-equivolumic model for studying cortical lamination with ultra high field MRI (7 T)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hasboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2015, New York, United States. pp.580-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01119512v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01119475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Laplacian-equivolumic model for studying cortical lamination with ultra high field MRI (7 T)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poupon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2015, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...2289 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.932386⟩</w:t>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-03830591v1</w:t>
+                <w:t xml:space="preserve">cea-01119512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3605,51 +3605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging of human fetal brain development at the mesoscopic scale using 11.7 T ex vivo MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Arcamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Adle-Biassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3759,51 +3759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo 11.7T MR mesoscopic multimodal imaging of fetal brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Arcamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suonavy Khung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,51 +3871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphological evolution of the primate brain revealed by alignment of the cortical sulci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stochino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Foubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2020 - 26th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual meeting, Canada. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3992,90 +3992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the motor-hand area morphology in Great Apes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Foubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Yi Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stochino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4117,103 +4117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada. pp.2283</w:t>
@@ -4242,77 +4242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectonics-informed partition of the cortex at sub-millimetre resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4399,51 +4399,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie des couches corticales par résonance magnétique à 7 teslas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie médicale. Université Paris Sud - Paris XI, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA112022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4560,51 +4560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA101BCD"/>
+    <w:nsid w:val="F6B33089"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4791,51 +4791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ylep" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1846-3869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184231108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315249465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IQR-6573-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04008263v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230420" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119475v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poupon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163940" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brandstaetter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devisscher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2025.101610" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05463318v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elbaz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ghozland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gonzalez Carpinteiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pediatrneurol.2025.11.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283047v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Dornier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia G&#233;rard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000546958" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Langlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Mohlberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhad538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivieri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moussion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.14156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11242" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Chauvel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Popov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120362" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04275764v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Arichi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100170" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04275780v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.932386" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arcamone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Adle-Biassette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suonavy Khung-Savatovsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729032v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suonavy Khung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02868500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stochino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Foubet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01074735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ylep" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1846-3869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184231108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315249465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IQR-6573-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Dornier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia G&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000546958" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brandstaetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devisscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2025.101610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05463318v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elbaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ghozland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gonzalez Carpinteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pediatrneurol.2025.11.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Langlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Mohlberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhad538" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moussion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.14156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11242" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Chauvel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Popov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120362" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04275764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Arichi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100170" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04275780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.932386" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980780" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04008263v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119475v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poupon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163940" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arcamone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Adle-Biassette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suonavy Khung-Savatovsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729032v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suonavy Khung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02868500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stochino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Foubet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01074735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>