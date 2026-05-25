--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -195,3534 +195,3793 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the typical development of the central sulcus in infancy: A longitudinal evaluation of its morphology and link to behaviour</w:t>
+                <w:t xml:space="preserve">Unsupervised Deep MRI–Histology Registration for the Human Fetal Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Dornier</w:t>
+                <w:t xml:space="preserve">Fouad Aouinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Gérard</w:t>
+                <w:t xml:space="preserve">Isabelle Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leprince</w:t>
+                <w:t xml:space="preserve">Lucas Arcamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Homa Adle-Biassette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283047v1</w:t>
+                <w:t xml:space="preserve">hal-05600810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Balzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fraize</w:t>
+                <w:t xml:space="preserve">Ameline Bardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garzón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05075733v1</w:t>
+              <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential microstructural development within sensorimotor cortical regions: A diffusion MRI study in preterm and full-term infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Giolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Brandstaetter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bardinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05347574v1</w:t>
+              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2024, Zagreb, Croatie, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating cerebral anomalies in preterm infants and associated risk factors with magnetic resonance imaging at term-equivalent age</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d’une rééducation spécifique de la mémoire de travail sur la plasticité cérébrale après un traumatisme crânio-cérébral : étude PLASTIM-MDTC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Devisscher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Gonzalez Carpinteiro</w:t>
+                <w:t xml:space="preserve">Guillaume Mazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pantaléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Picq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Neurology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-05463318v2</w:t>
+              <w:t xml:space="preserve">Journées d’hiver de la SNLF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Neuropsychologie de Langue Française, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to improve the alignment of individual cytoarchitectonic maps of the Julich-Brain atlas using cortical folding landmarks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Two-step registration method boosts sensitivity in longitudinal fixel-based analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottlaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">ISBI 2025 - IEEE 22nd International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406987v1</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10980780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to improve the alignment of individual cytoarchitectonic maps of the Julich-Brain atlas using cortical folding landmarks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison between Synb0-DisCo and Fieldmap-based methods to correct for distortion artifacts in diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottlaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sarazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04419661v1</w:t>
+              <w:t xml:space="preserve">ISBI 2023 - IEEE 20th International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2023, Carthagene, Colombia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04008263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain growth until adolescence after a neonatal focal injury: sex related differences beyond lesion effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combined Laplacian-equivolumic model for studying cortical lamination with ultra high field MRI (7 T)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ines Ben Abdallah</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hasboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-04712073v1</w:t>
+              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2015, New York, United States. pp.580-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01119475v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fiber bundle alterations differ in presumed LATE and amnestic Alzheimer's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Moussion</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
-[...1370 lines deleted...]
-                <w:t xml:space="preserve">inserm-04275780v1</w:t>
+              <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Magnetic Resonance in Medicine, May 2015, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01119512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The brain of Homo neanderthalensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Didier</w:t>
+                <w:t xml:space="preserve">On the typical development of the central sulcus in infancy: A longitudinal evaluation of its morphology and link to behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Dornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05491688v1</w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000546958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une rééducation spécifique de la mémoire de travail sur la plasticité cérébrale après un traumatisme crânio-cérébral : étude PLASTIM-MDTC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Brunet-Gouet</w:t>
+                <w:t xml:space="preserve">Differential microstructural development within sensorimotor cortical regions: A diffusion MRI study in preterm and full-term infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Brandstaetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gondová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Devisscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’hiver de la SNLF 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05268924v1</w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.101610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2025.101610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sulcal markings on volunteer endocasts through MRI-derived segmented model and establishment of an atlas of observed sulci on the endocast.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Labra Avila</w:t>
+                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Mounier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Bardinet</w:t>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESHE 2024 Meeting</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04731718v1</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-step registration method boosts sensitivity in longitudinal fixel-based analyses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2025 - IEEE 22nd International Symposium on Biomedical Imaging</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05070372v1</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Synb0-DisCo and Fieldmap-based methods to correct for distortion artifacts in diffusion MRI</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating cerebral anomalies in preterm infants and associated risk factors with magnetic resonance imaging at term-equivalent age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ghozland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Devisscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gonzalez Carpinteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2023 - IEEE 20th International Symposium on Biomedical Imaging</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-04008263v2</w:t>
+              <w:t xml:space="preserve">Pediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 175, pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pediatrneurol.2025.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05463318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Laplacian-equivolumic model for studying cortical lamination with ultra high field MRI (7 T)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A framework to improve the alignment of individual cytoarchitectonic maps of the Julich-Brain atlas using cortical folding landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Poupon</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Mohlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-01119475v2</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.bhad538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhad538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A framework to improve the alignment of individual cytoarchitectonic maps of the Julich-Brain atlas using cortical folding landmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Mohlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhad538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brain growth until adolescence after a neonatal focal injury: sex related differences beyond lesion effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Drutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Peyric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1405381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04712073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How fiber bundle alterations differ in presumed LATE and amnestic Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Moussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alzheimer's &amp; Dementia : the Journal of the Alzheimer's Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alz.14156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04711376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do brain endocasts tell us? A comparative analysis of the accuracy of sulcal identification by experts and perspectives in palaeoanthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244 (2), pp.274-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In vivo mapping of the deep and superficial white matter connectivity in the chimpanzee brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Uszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Herlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 282, pp.120362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2023.120362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of manual identification of brain foldings in a living human brain using a proxy-endocast obtained from MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 ((s)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.11242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do brain endocasts tell us? A comparative analysis of the accuracy of sulcal identification by experts and perspectives in palaeoanthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244 (2), pp.274-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.13966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping corpus callosum surface reduction in fetal alcohol spectrum disorders with sulci and connectivity-based parcellation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Convert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sylvestre-Marconville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1188367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral-based thickness profiling of the corpus callosum enhances anomaly detection in fetal alcohol spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1289013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1289013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">cea-01119512v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting neurodevelopmental outcomes from neonatal cortical microstructure: A conceptual replication study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gondová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.100170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ynirp.2023.100170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04275764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Browsing Multiple Subjects When the Atlas Adaptation Cannot Be Achieved via a Warping Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Labra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Foubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.803934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2022.803934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early structural connectivity within the sensorimotor network: Deviations related to prematurity and association to neurodevelopmental outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gondova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Hertz-Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Arichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.932386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.932386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04275780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal imaging of human fetal brain development at the mesoscopic scale using 11.7 T ex vivo MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Arcamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Adle-Biassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suonavy Khung-Savatovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3732,650 +3991,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo 11.7T MR mesoscopic multimodal imaging of fetal brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Arcamone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suonavy Khung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Alison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homa Adle-Biassette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Scientific Day of the MRI-INT Centre : “Brain development from fetuses to adolescents in Human &amp; Non-Human Primates"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04729032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The morphological evolution of the primate brain revealed by alignment of the cortical sulci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stochino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Foubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2020 - 26th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual meeting, Canada. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02868500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the motor-hand area morphology in Great Apes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Foubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong Yi Sun</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexia Stochino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OBHM 2020 - Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual conference, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of sample preparation for MRI of formaldehyde-fixed brains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Meeting of ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toronto, Canada. pp.2283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01184929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectonics-informed partition of the cortex at sub-millimetre resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Meeting of the Organization for Human Brain Mapping (OHBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hamburg, Germany. , 5, pp.951, 2014, F1000Posters</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01074735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4385,114 +4644,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie des couches corticales par résonance magnétique à 7 teslas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imagerie médicale. Université Paris Sud - Paris XI, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA112022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01130131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4560,51 +4819,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6B33089"/>
+    <w:nsid w:val="A6B5D9EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4791,51 +5050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ylep" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1846-3869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184231108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315249465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IQR-6573-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Dornier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia G&#233;rard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000546958" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347574v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brandstaetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondov&#225;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devisscher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2025.101610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05463318v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elbaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ghozland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gonzalez Carpinteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pediatrneurol.2025.11.012" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Langlet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Mohlberg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhad538" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419661v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebrun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivieri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moussion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.14156" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11242" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Chauvel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Popov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120362" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04275764v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Arichi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100170" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04275780v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.932386" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070372v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980780" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04008263v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230420" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119475v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poupon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163940" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283150v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arcamone" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Adle-Biassette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suonavy Khung-Savatovsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729032v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suonavy Khung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02868500v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stochino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Foubet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01074735v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ylep" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1846-3869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184231108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/315249465" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/IQR-6573-2023" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Arcamone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Adle-Biassette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Hertz-Pannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491688v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Balzeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameline Bardo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bernat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Didier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Giolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra Avila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mounier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pantal&#233;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Picq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottlaender" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10980780" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04008263v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119475v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poupon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163940" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01119512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destrieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Dornier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia G&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000546958" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05347574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brandstaetter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondov&#225;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Devisscher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2025.101610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05463318v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elbaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Biran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ghozland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gonzalez Carpinteiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pediatrneurol.2025.11.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lebenberg" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Langlet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Mohlberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhad538" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419661v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04711376v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Olivieri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Moussion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alz.14156" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13966" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893342v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Chauvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Herlin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Popov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120362" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125446v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.11242" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04301155v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1289013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04230550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Convert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sylvestre-Marconville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1188367" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04275764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Arichi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2023.100170" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Foubet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2022.803934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04275780v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.932386" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suonavy Khung-Savatovsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Alison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04729032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suonavy Khung" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02868500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stochino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Foubet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Yi Sun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01184929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01074735v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01130131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112022" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>