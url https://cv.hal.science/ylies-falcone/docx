--- v0 (2026-03-07)
+++ v1 (2026-04-06)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Industrial Control Systems via IEC 61499 and Runtime Enforcement</w:t>
+                <w:t xml:space="preserve">Bounded-memory runtime enforcement with probabilistic and performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irman Faqrizal</w:t>
+                <w:t xml:space="preserve">Saumya Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
+                <w:t xml:space="preserve">Ankit Pradhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3691345⟩</w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-024-00446-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680168v1</w:t>
+                <w:t xml:space="preserve">hal-04555219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded-memory runtime enforcement with probabilistic and performance analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Industrial Control Systems via IEC 61499 and Runtime Enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+                <w:t xml:space="preserve">Irman Faqrizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rollet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10703-024-00446-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3691345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555219v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface to the Special Section Issue on Improving Software Quality through Formal Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -444,51 +444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From global choreographies to verifiable efficient distributed implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Attie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -578,64 +578,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime enforcement of timed properties using games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Aspects of Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (2-3), pp.315-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -663,416 +663,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of challenges for runtime verification from advanced application domains (beyond software)</w:t>
+                <w:t xml:space="preserve">On the Monitoring of Decentralized Specifications: Semantics, Properties, Analysis, and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Sanchez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433558v1</w:t>
+                <w:t xml:space="preserve">hal-02283429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Enforcement of (Timed) Properties with Uncontrollable Events</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A survey of challenges for runtime verification from advanced application domains (beyond software)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ahrendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Bianculli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0960129517000123⟩</w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.279-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-019-00337-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262444v4</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Monitoring of Decentralized Specifications: Semantics, Properties, Analysis, and Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimal Enforcement of (Timed) Properties with Uncontrollable Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.169-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129517000123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283429v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262444v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularizing Behavioral and Architectural Crosscutting Concerns in Formal Component-Based Systems - Application to the Behavior Interaction Priority Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1113,464 +1113,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive runtime enforcement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrency-preserving and sound monitoring of multi-threaded component-based systems: theory, algorithms, implementation, and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorel Preoteasa</w:t>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Tripakis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-017-0271-1⟩</w:t>
+              <w:t xml:space="preserve">Formal Aspects of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.951 - 986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00165-017-0422-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647787v1</w:t>
+                <w:t xml:space="preserve">hal-01653883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal analysis and offline monitoring of electronic exams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictive runtime enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Preoteasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Tripakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods in System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (1), pp.117 - 153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-017-0280-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.154 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-017-0271-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653884v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrency-preserving and sound monitoring of multi-threaded component-based systems: theory, algorithms, implementation, and evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Formal analysis and offline monitoring of electronic exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Bozga</w:t>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Aspects of Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (6), pp.951 - 986. </w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.117 - 153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00165-017-0422-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10703-017-0280-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653883v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Runtime Verification of Timed Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Tripakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 132, pp.353 - 365. </w:t>
@@ -1647,64 +1647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Betti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1732,265 +1732,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Bauer</w:t>
+                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties by Suppressing and Delaying Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-016-0253-8⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.2-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313730v1</w:t>
+                <w:t xml:space="preserve">hal-01281727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties by Suppressing and Delaying Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123, pp.2-41. </w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1-2), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2016.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10703-016-0253-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281727v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully-automated Runtime Enforcement of Component-based Systems with Formal and Sound Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2050,51 +2050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organising LTL Monitors over Distributed Systems with a Global Clock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods in System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (1-2), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2128,64 +2128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcement and Validation (at runtime) of Various Notions of Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), pp.531-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2219,103 +2219,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime verification of component-based systems in the BIP framework with formally-proved sound and complete instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.173-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2349,51 +2349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Verification: The Application Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenore D. Zuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2440,51 +2440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Verification: the Application Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenore D. Zuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2531,103 +2531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime enforcement of timed properties revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods in System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (3), pp.381-422. </w:t>
@@ -2665,90 +2665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More testable properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2795,51 +2795,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Enforcement Monitors: composition, synthesis, and enforcement abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,51 +2912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can you verify and Enforce at Runtime?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,51 +3007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing Enforcement Monitors wrt. the Safety-Progress Classification of Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">j-POST: a Java Toolchain for Property-Oriented Software Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,51 +3210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compositional Testing Framework Driven by Partial Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Test Calculus Framework Applied to Network Security Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,64 +3471,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable configuration of decentralized monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennio Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3579,64 +3579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable Configuration of Decentralized Monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennio Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nenzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3683,77 +3683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided Evolution of IEC 61499 Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irman Faqrizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETFA 2024 - 29th IEEE International Conference on Emerging Technologies and Factory Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2024, Padova, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3778,64 +3778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Resource Allocation for Executable BPMN Processes Leveraging Predictive Analytics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahang Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3882,64 +3882,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Runtime Enforcement of Executable BPMN Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahang Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3980,269 +3980,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Monitoring of Multithreaded Programs</w:t>
+                <w:t xml:space="preserve">DeepAbstraction++: Enhancing Test Prioritization Performance via Combined Parameterized Boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chukri Soueidi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hamzah Al-Qadasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE 2023 - 26th International Conference on Fundamental Approaches to Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISOLA 2023 - Bridging the Gap Between AI and Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Crete, Greece. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381611v1</w:t>
+                <w:t xml:space="preserve">hal-04380870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepAbstraction++: Enhancing Test Prioritization Performance via Combined Parameterized Boxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Opportunistic Monitoring of Multithreaded Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukri Soueidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISOLA 2023 - Bridging the Gap Between AI and Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASE 2023 - 26th International Conference on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. pp.173-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30826-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380870v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Program Analysis with Flexible Instrumentation and Complex Event Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4289,64 +4289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap: A Focused DSL for RV-Oriented Instrumentation with BISM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2023 - 23rd International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Thessalokini, Greece. pp.327-338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4380,64 +4380,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation for RV: From Basic Monitoring to Advanced Use Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2023 - 23rd International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Thessaloniki, Greece. pp.403-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4471,64 +4471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Concurrent Traces for Online Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIN 2023 - 29th International Symposium on Model Checking Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France. pp.59-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4556,706 +4556,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification of Kotlin Coroutines</w:t>
+                <w:t xml:space="preserve">DECENT: A Benchmark for Decentralized Enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Furian</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Florian Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Tbilisi, Georgia. pp.1-19</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Tblisi, Georgia. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911794v1</w:t>
+                <w:t xml:space="preserve">hal-03911798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepAbstraction: 2-Level Prioritization for Unlabeled Test Inputs in Deep Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Runtime Enforcement for IEC 61499 Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irman Faqrizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AITest 2022 - IEEE 4th International Conference On Artificial Intelligence Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEFM 2022 - 20th International Conference on Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17108-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911812v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECENT: A Benchmark for Decentralized Enforcement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Probabilistic Analysis of Industrial IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irman Faqrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IoT 2022 -The 12th International Conference on the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3567445.3567461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911798v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Analysis of Industrial IoT Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded-Memory Runtime Enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saumya Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT 2022 -The 12th International Conference on the Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3567445.3567461⟩</w:t>
+              <w:t xml:space="preserve">SPIN 2022 - 28th International Symposium on Model Checking of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chicago, United States. pp.114-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15077-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848674v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement for IEC 61499 Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">DeepAbstraction: 2-Level Prioritization for Unlabeled Test Inputs in Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzah Al Qadasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changshun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irman Faqrizal</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2022 - 20th International Conference on Software Engineering and Formal Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AITest 2022 - IEEE 4th International Conference On Artificial Intelligence Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, San Francisco, United States. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766095v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded-Memory Runtime Enforcement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Runtime Verification of Kotlin Coroutines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN 2022 - 28th International Symposium on Model Checking of Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tbilisi, Georgia. pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758964v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEASY: A Tool for Modelling Optimised BPMN Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahang Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5302,64 +5302,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Model Checking of BPMN Processes at Runtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahang Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5419,77 +5419,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Static to Dynamic Analysis and Allocation of Resources for BPMN Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahang Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5530,347 +5530,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Runtime Verification via Reachability Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decentralised Runtime Verification of Timed Regular Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Roussanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSTTE 2022 - 14th International Conference on Verified Software: Theories, Tools, and Experiments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TIME 2022 - 29th International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, France. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs..12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911820v1</w:t>
+                <w:t xml:space="preserve">hal-03911668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing program models with BISM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Residual Runtime Verification via Reachability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2022 - 37th ACM Symposium on Applied Computing - Software Verification and Testing Track</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VSTTE 2022 - 14th International Conference on Verified Software: Theories, Tools, and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Trento, Italy. pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911682v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralised Runtime Verification of Timed Regular Expressions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Capturing program models with BISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukri Soueidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME 2022 - 29th International Symposium on Temporal Representation and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Online, France. pp.1-18, </w:t>
+              <w:t xml:space="preserve">SAC 2022 - 37th ACM Symposium on Applied Computing - Software Verification and Testing Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Brno (Virtuel), Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs..12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911668v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Distributed Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACS 2021 - 17th edition of the International Conference on Formal Aspects of Component Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5889,234 +5889,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement with Reordering, Healing, and Suppression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Decentralized LTL Enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2021 - 19th IEEE International Conference on Software Engineering and Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1-20</w:t>
+              <w:t xml:space="preserve">GandALF 2021 - 12th International Symposium on Games, Automata, Logics, and Formal Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Padua, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484045v1</w:t>
+                <w:t xml:space="preserve">hal-03525845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized LTL Enforcement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Runtime Enforcement with Reordering, Healing, and Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GandALF 2021 - 12th International Symposium on Games, Automata, Logics, and Formal Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Padua, France. pp.1-18</w:t>
+              <w:t xml:space="preserve">SEFM 2021 - 19th IEEE International Conference on Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525845v1</w:t>
+                <w:t xml:space="preserve">hal-03484045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated Modelling of Optimized BPMN Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahang Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6154,77 +6154,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BISM: Bytecode-Level Instrumentation for Software Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2020 - 20th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Los Angeles, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6249,64 +6249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Fault Injection Attacks with Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPRO 2019 - 3rd International Workshop on Software PROtection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Londres, United Kingdom. pp.65-76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6334,683 +6334,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST Action IC1402 Runtime Verification beyond Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Facilitating the Implementation of Distributed Systems with Heterogeneous Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Kobeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Utayim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-8</w:t>
+              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900195v1</w:t>
+                <w:t xml:space="preserve">hal-01868748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Implementation of Distributed Systems with Heterogeneous Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnan Utayim</w:t>
+                <w:t xml:space="preserve">Tracing Distributed Component-Based Systems, a Brief Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland. pp.1-19</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868748v1</w:t>
+                <w:t xml:space="preserve">hal-01882412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Distributed Component-Based Systems, a Brief Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bringing Runtime Verification Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882412v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Runtime Verification Home</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">COST Action IC1402 Runtime Verification beyond Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-17</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882411v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Monitor All Multithreaded Programs?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Taxonomy for Classifying Runtime Verification Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srđan Krstić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitriy Traytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-24</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882414v1</w:t>
+                <w:t xml:space="preserve">hal-01882410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Taxonomy for Classifying Runtime Verification Tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Can We Monitor All Multithreaded Programs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitriy Traytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-18</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882410v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second School on Runtime Verification, as part of the ArVi COST Action 1402 Overview and Reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7048,64 +7048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GREP: Games for the Runtime Enforcement of Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th IFIP International Conference on Testing Software and Systems (ICTSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, St. Petersburg, Russia. pp.259-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7139,64 +7139,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Decentralized Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSTA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Santa Barbara, CA, United States. pp.125-135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7269,51 +7269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Micucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2017 - 17th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7351,51 +7351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Runtime Verification - When Interactive Debugging meets Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jakse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7446,64 +7446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THEMIS: A Tool for Decentralized Monitoring Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSTA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Santa Barbara, United States. pp.125-135 </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7550,64 +7550,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Enforcement Using Büchi Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Model Checking Software - 24rd International Symposium, SPIN 2017, Co-located with ISSTA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Santa Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7645,51 +7645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First International Summer School on Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7714,64 +7714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularizing Crosscutting Concerns in Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7822,51 +7822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification interactive de propriétés à l'exécution d'un programme avec un débogueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jakse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,77 +7917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third International Competition on Runtime Verification CRV 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8012,103 +8012,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Runtime Enforcement *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Preoteasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Tripakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAC 2016 31st ACM Symposium on Applied Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2016, Pisa, Italy. pp.1628-1633, </w:t>
@@ -8146,90 +8146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Multi-Threaded Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8293,64 +8293,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDOC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8375,90 +8375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiPEX: A Tool Chain for Timed Property Enforcement During eXecution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV'2015, 6th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.306-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8518,51 +8518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadil Charafeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil El-Harake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8622,51 +8622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Detection and Mitigation of DMA Races in MPSoCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Euromicro Conference on Digital Systems Design (DSD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Madeire, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8700,77 +8700,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second International Competition on Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Nickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8830,51 +8830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RV-Android: Efficient Parametric Android Runtime Verification, a Brief Tutorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Daian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meredith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8951,77 +8951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Electronic Exams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Runtime Verification, RV 2015, Vienna, Austria, September 22-25, 2015. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Australia. pp.16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9068,90 +9068,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcement of (Timed) Properties with Uncontrollable Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Colloquium on Theoretical Aspects of Computing (ICTAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cali, Colombia. pp.542-560, </w:t>
@@ -9183,520 +9183,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185238v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organising LTL Monitors over Distributed Systems with a Global Clock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11164-3_12⟩</w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1468-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120551v1</w:t>
+                <w:t xml:space="preserve">hal-00988959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+                <w:t xml:space="preserve">Blocking Advertisements on Android Devices using Monitoring Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El-Harake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattieu Langet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Mamlouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988959v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking Advertisements on Android Devices using Monitoring Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariem Mamlouk</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Software Verification and Testing, track of the Symposium on Applied Computing ACM-SAC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1279-1286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120550v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Organising LTL Monitors over Distributed Systems with a Global Clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Verification and Testing, track of the Symposium on Applied Computing ACM-SAC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11164-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907571v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First International Competition on Software for Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Toronto, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9730,51 +9730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Generalized Decentralized Monitoring of Regular Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Cornebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9834,90 +9834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Enforcement of Parametric Timed Properties with Practical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Discrete Event Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cachan, France. pp.420-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9936,1286 +9936,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification and Enforcement for Android Applications with RV-Droid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Runtime Enforcement of K-step Opacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Jaber</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2012 - 3rd International Conference on Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_11⟩</w:t>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.7271-7278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6761043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857292v1</w:t>
+                <w:t xml:space="preserve">hal-00863223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressing Microcontroller Execution Traces to Assist System Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement of Timed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38853-8_13⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.229-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853716v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of K-step Opacity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Single-Trace Fault Localization in Embedded Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6761043⟩</w:t>
+              <w:t xml:space="preserve">24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pasadena, CA, United States. pp.148-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE.2013.6698914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863223v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Timed Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compressing Microcontroller Execution Traces to Assist System Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_23⟩</w:t>
+              <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paderborn, Germany. pp.139-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38853-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743270v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Trace Fault Localization in Embedded Software</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Runtime Verification and Enforcement for Android Applications with RV-Droid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Currea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RV 2012 - 3rd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.88-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSRE.2013.6698914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00974761v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Certified Runtime Verification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Runtime Verification: The Application Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Becker</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenore D. Zuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFEM 2012 - 14th International Conference on Formal Engineering Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34281-3_34⟩</w:t>
+              <w:t xml:space="preserve">ISoLA 2012 - Proceedings of the 5th International Symposium on Leveraging Applications (Part 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Crete, Greece. pp.284-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857287v1</w:t>
+                <w:t xml:space="preserve">hal-00857288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Specification Based Runtime Monitors for OSGi Services</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Schätz</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISoLA 2012 - Proceedings of the 5th International Symposium on Leveraging Applications (Part 1)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857290v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification: The Application Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Behavioral Specification Based Runtime Monitors for OSGi Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Olaf Blech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lenore D. Zuck</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Ruess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schätz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoLA 2012 - Proceedings of the 5th International Symposium on Leveraging Applications (Part 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Crete, Greece. pp.284-291, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_21⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Unknown, pp.405-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857288v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Towards Certified Runtime Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Olaf Blech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFEM 2012 - 14th International Conference on Formal Engineering Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Kyoto, Japan. pp.494-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34281-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953276v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified Event Automata: Towards Expressive and Efficient Runtime Monitors</w:t>
+                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Barringer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Andreas Klaus Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David E. Rydeheard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FM 2012 - 18th International Symposium on Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.68-84, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32759-9_9⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.85-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32759-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857285v1</w:t>
+                <w:t xml:space="preserve">hal-00857286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantified Event Automata: Towards Expressive and Efficient Runtime Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Barringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Havelund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Klaus Bauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">David E. Rydeheard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FM 2012 - 18th International Symposium on Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.85-100, </w:t>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.68-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32759-9_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32759-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857286v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weave droid: aspect-oriented programming on Android devices: fully embedded or in the cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Currea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASE 2012 - 27th IEEE/ACM International Conference on Automated Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.350-353, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11249,103 +11249,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Verification of Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFM 2011 - Proceedings of the 9th International Conference on Software Engineering and Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montevideo, Uruguay. pp.204-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11379,51 +11379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Should Better Enforce than Verify</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Malta, Malta. pp.91--108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11448,51 +11448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automatic Integration Of Or-BAC Security Policies Using Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11530,51 +11530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Verification of Safety-Progress Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11625,51 +11625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcement Monitoring wrt. the Safety-Progress Classification of Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11761,51 +11761,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imposition de propriétés temporisées à l'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETR 2017 : École d'Été Temps Réel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11862,77 +11862,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Methods in Outer Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 13065, pp.1-193, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87348-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11959,51 +11959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automates à états finis et langages réguliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12034,64 +12034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures on Runtime Verification. Introductory and Advanced Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 10457, pp.1-240, 2018, LNCS, 978-3-319-75632-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75632-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12150,77 +12150,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Competition on Runtime Verification (CRV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems. TACAS 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-49, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12254,64 +12254,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Runtime Enforcement of Timed Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Runtime Verification 2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.48-69, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12345,77 +12345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Failure Prevention and Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Saha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12462,90 +12462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Francalanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures on Runtime Verification. Introductory and Advanced Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10457, Springer, pp.1-33, 2018, Lecture Notes in Computer Science 978-3-319-75632-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12579,77 +12579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tutorial on Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Havelund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Broy, Doron Peled, Georg Kalus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Dependable Software Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, IOS Press, pp.141-175, 2013, NATO Science for Peace and Security Series - D: Information and Communication Security, 978-1-61499-206-6 (print); 978-1-61499-207-3 (online). </w:t>
@@ -12719,90 +12719,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Expressive Bytecode-Level Instrumentation for Java Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12820,51 +12820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’intégration automatique d’une politique de sécurité Or-BAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12895,51 +12895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner test actif et surveillance pour la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13002,51 +13002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Runtime Verification: Formal Models, Algorithms, and Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jakse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13107,51 +13107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13208,51 +13208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13287,64 +13287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized LTL Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13394,51 +13394,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">monitoring multi-threaded and distributed (component-based) systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systems and Control [cs.SY]. Université Grenoble Alpes, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAM027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13465,51 +13465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et mise en œuvre de techniques de validation à l'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13705,51 +13705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Faqrizal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691345" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555219v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Shankar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Pradhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-024-00446-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02548907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-020-09508-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Attie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Abbass Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hallal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2020.100577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00515-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Schneider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bianculli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-019-00337-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283429v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El-Hokayem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0280-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-017-0422-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hall&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Khoury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Betti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0253-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0413-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0251-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0323-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore D. Zuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0360-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-014-0215-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0114-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497350v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Visconti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04966811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahang Zuo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS62785.2024.00074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukri Soueidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al-Qadasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE59848.2023.00048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32157-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911794v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Azzopardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al Qadasi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshun Wu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848674v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567461" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766095v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17108-6_22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15077-7_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Contreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20872-0_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rocha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12441-9_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507239" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roussanaly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs..12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338503.3357724" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Reger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Kobeissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Utayim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Krsti&#263;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Traytel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092723" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Riganelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Micucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jakse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509827v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Charafeddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El-Harake" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695879" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Saidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.77" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Daian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meredith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Florin Serbanuta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Shiriashi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_24" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jerad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Langet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mamlouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857292v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Currea" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_11" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-331DPJ69-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698914" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857287v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Olaf Blech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Becker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34281-3_34" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857290v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ruess" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_30" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barringer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Havelund" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rydeheard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klaus Bauer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351744" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24690-6_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529408" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01709899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533127v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87348-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32079-9_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Francalanza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853727v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-207-3-141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533152v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Monnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129131v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190656v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681565v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM027" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Shankar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Pradhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-024-00446-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Faqrizal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02548907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-020-09508-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Attie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Abbass Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hallal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2020.100577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00515-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283429v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El-Hokayem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bianculli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-019-00337-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-017-0422-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0280-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hall&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Khoury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Betti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0253-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0413-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0251-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0323-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore D. Zuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0360-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-014-0215-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0114-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497350v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Visconti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04966811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahang Zuo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS62785.2024.00074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al-Qadasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukri Soueidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE59848.2023.00048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32157-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766095v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17108-6_22" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848674v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15077-7_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al Qadasi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshun Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Azzopardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Contreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20872-0_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rocha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12441-9_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roussanaly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs..12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507239" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338503.3357724" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Kobeissi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Utayim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Reger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Krsti&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Traytel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092723" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Riganelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Micucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jakse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509827v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Charafeddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El-Harake" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695879" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Saidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.77" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Daian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meredith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Florin Serbanuta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Shiriashi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_24" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120550v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jerad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Langet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mamlouk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120551v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698914" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Currea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-331DPJ69-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Olaf Blech" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ruess" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_30" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Becker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34281-3_34" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857286v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klaus Bauer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857285v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barringer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Havelund" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rydeheard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351744" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24690-6_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529408" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01709899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533127v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87348-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32079-9_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Francalanza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853727v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-207-3-141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533152v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Monnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129131v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190656v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681565v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM027" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>