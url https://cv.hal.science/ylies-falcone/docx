--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -663,403 +663,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Monitoring of Decentralized Specifications: Semantics, Properties, Analysis, and Simulation</w:t>
+                <w:t xml:space="preserve">A survey of challenges for runtime verification from advanced application domains (beyond software)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">César Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ahrendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Bianculli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.279-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-019-00337-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283429v2</w:t>
+                <w:t xml:space="preserve">hal-02433558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of challenges for runtime verification from advanced application domains (beyond software)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Enforcement of (Timed) Properties with Uncontrollable Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-019-00337-w⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp.169-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960129517000123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433558v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262444v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Enforcement of (Timed) Properties with Uncontrollable Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Renard</w:t>
+                <w:t xml:space="preserve">On the Monitoring of Decentralized Specifications: Semantics, Properties, Analysis, and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM Transactions on Software Engineering and Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262444v4</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283429v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularizing Behavioral and Architectural Crosscutting Concerns in Formal Component-Based Systems - Application to the Behavior Interaction Priority Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1113,464 +1113,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrency-preserving and sound monitoring of multi-threaded component-based systems: theory, algorithms, implementation, and evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive runtime enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+                <w:t xml:space="preserve">Viorel Preoteasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Tripakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Aspects of Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00165-017-0422-6⟩</w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.154 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-017-0271-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653883v1</w:t>
+                <w:t xml:space="preserve">hal-01647787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive runtime enforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+                <w:t xml:space="preserve">Formal analysis and offline monitoring of electronic exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorel Preoteasa</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods in System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (1), pp.154 - 199. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-017-0271-1⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.117 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-017-0280-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647787v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal analysis and offline monitoring of electronic exams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrency-preserving and sound monitoring of multi-threaded component-based systems: theory, algorithms, implementation, and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Kassem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (1), pp.117 - 153. </w:t>
+              <w:t xml:space="preserve">Formal Aspects of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.951 - 986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10703-017-0280-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00165-017-0422-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653884v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Runtime Verification of Timed Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Tripakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 132, pp.353 - 365. </w:t>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Betti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1732,235 +1732,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties by Suppressing and Delaying Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2016.02.008⟩</w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1-2), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-016-0253-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281727v1</w:t>
+                <w:t xml:space="preserve">hal-01313730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties by Suppressing and Delaying Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (1-2), pp.48. </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.2-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10703-016-0253-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313730v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully-automated Runtime Enforcement of Component-based Systems with Formal and Sound Recovery</w:t>
               </w:r>
@@ -2141,51 +2141,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enforcement and Validation (at runtime) of Various Notions of Opacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (4), pp.531-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2258,64 +2258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.173-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2557,64 +2557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2691,64 +2691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3471,51 +3471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable configuration of decentralized monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennio Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,51 +3579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptable Configuration of Decentralized Monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ennio Visconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3980,256 +3980,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepAbstraction++: Enhancing Test Prioritization Performance via Combined Parameterized Boxes</w:t>
+                <w:t xml:space="preserve">Opportunistic Monitoring of Multithreaded Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamzah Al-Qadasi</w:t>
+                <w:t xml:space="preserve">Chukri Soueidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISOLA 2023 - Bridging the Gap Between AI and Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASE 2023 - 26th International Conference on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. pp.173-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30826-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380870v1</w:t>
+                <w:t xml:space="preserve">hal-04381611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Monitoring of Multithreaded Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+                <w:t xml:space="preserve">DeepAbstraction++: Enhancing Test Prioritization Performance via Combined Parameterized Boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzah Al-Qadasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE 2023 - 26th International Conference on Fundamental Approaches to Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISOLA 2023 - Bridging the Gap Between AI and Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Crete, Greece. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04381611v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Program Analysis with Flexible Instrumentation and Complex Event Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,51 +4289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap: A Focused DSL for RV-Oriented Instrumentation with BISM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,51 +4380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation for RV: From Basic Monitoring to Advanced Use Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4471,51 +4471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Concurrent Traces for Online Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4556,650 +4556,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECENT: A Benchmark for Decentralized Enforcement</w:t>
+                <w:t xml:space="preserve">DeepAbstraction: 2-Level Prioritization for Unlabeled Test Inputs in Deep Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Gallay</w:t>
+                <w:t xml:space="preserve">Hamzah Al Qadasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changshun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Tblisi, Georgia. pp.1-11</w:t>
+              <w:t xml:space="preserve">AITest 2022 - IEEE 4th International Conference On Artificial Intelligence Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, San Francisco, United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911798v1</w:t>
+                <w:t xml:space="preserve">hal-03911812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement for IEC 61499 Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runtime Verification of Kotlin Coroutines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irman Faqrizal</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2022 - 20th International Conference on Software Engineering and Formal Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tbilisi, Georgia. pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17108-6_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766095v2</w:t>
+                <w:t xml:space="preserve">hal-03911794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Analysis of Industrial IoT Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DECENT: A Benchmark for Decentralized Enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT 2022 -The 12th International Conference on the Internet of Things</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tblisi, Georgia. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848674v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded-Memory Runtime Enforcement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement for IEC 61499 Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irman Faqrizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN 2022 - 28th International Symposium on Model Checking of Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15077-7_7⟩</w:t>
+              <w:t xml:space="preserve">SEFM 2022 - 20th International Conference on Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17108-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758964v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepAbstraction: 2-Level Prioritization for Unlabeled Test Inputs in Deep Neural Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic Analysis of Industrial IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irman Faqrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AITest 2022 - IEEE 4th International Conference On Artificial Intelligence Testing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IoT 2022 -The 12th International Conference on the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3567445.3567461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911812v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification of Kotlin Coroutines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shaun Azzopardi</w:t>
+                <w:t xml:space="preserve">Bounded-Memory Runtime Enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saumya Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIN 2022 - 28th International Symposium on Model Checking of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chicago, United States. pp.114-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15077-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911794v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEASY: A Tool for Modelling Optimised BPMN Processes</w:t>
               </w:r>
@@ -5400,477 +5400,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Static to Dynamic Analysis and Allocation of Resources for BPMN Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Durán</w:t>
+                <w:t xml:space="preserve">Capturing program models with BISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahang Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRLA 2022 - 14th International Workshop on Rewriting Logic and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-12441-9_1⟩</w:t>
+              <w:t xml:space="preserve">SAC 2022 - 37th ACM Symposium on Applied Computing - Software Verification and Testing Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Brno (Virtuel), Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477314.3507239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766148v1</w:t>
+                <w:t xml:space="preserve">hal-03911682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralised Runtime Verification of Timed Regular Expressions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual Runtime Verification via Reachability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME 2022 - 29th International Symposium on Temporal Representation and Reasoning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VSTTE 2022 - 14th International Conference on Verified Software: Theories, Tools, and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Trento, Italy. pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911668v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Runtime Verification via Reachability Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralised Runtime Verification of Timed Regular Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Roussanaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSTTE 2022 - 14th International Conference on Verified Software: Theories, Tools, and Experiments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TIME 2022 - 29th International Symposium on Temporal Representation and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Online, France. pp.1-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs..12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911820v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing program models with BISM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chukri Soueidi</w:t>
+                <w:t xml:space="preserve">From Static to Dynamic Analysis and Allocation of Resources for BPMN Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Durán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahang Zuo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2022 - 37th ACM Symposium on Applied Computing - Software Verification and Testing Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Brno (Virtuel), Czech Republic. </w:t>
+              <w:t xml:space="preserve">WRLA 2022 - 14th International Workshop on Rewriting Logic and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Munich, Germany. pp.1-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477314.3507239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-12441-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911682v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Distributed Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACS 2021 - 17th edition of the International Conference on Formal Aspects of Component Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5889,191 +5889,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized LTL Enforcement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement with Reordering, Healing, and Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GandALF 2021 - 12th International Symposium on Games, Automata, Logics, and Formal Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Padua, France. pp.1-18</w:t>
+              <w:t xml:space="preserve">SEFM 2021 - 19th IEEE International Conference on Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525845v1</w:t>
+                <w:t xml:space="preserve">hal-03484045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement with Reordering, Healing, and Suppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized LTL Enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2021 - 19th IEEE International Conference on Software Engineering and Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual, United Kingdom. pp.1-20</w:t>
+              <w:t xml:space="preserve">GandALF 2021 - 12th International Symposium on Games, Automata, Logics, and Formal Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Padua, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484045v1</w:t>
+                <w:t xml:space="preserve">hal-03525845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated Modelling of Optimized BPMN Processes</w:t>
               </w:r>
@@ -6154,64 +6154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BISM: Bytecode-Level Instrumentation for Software Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6249,51 +6249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Fault Injection Attacks with Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6334,653 +6334,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Implementation of Distributed Systems with Heterogeneous Interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COST Action IC1402 Runtime Verification beyond Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Kobeissi</w:t>
+                <w:t xml:space="preserve">Martin Leucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Utayim</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giles Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland. pp.1-19</w:t>
+              <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868748v1</w:t>
+                <w:t xml:space="preserve">hal-01900195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Distributed Component-Based Systems, a Brief Overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facilitating the Implementation of Distributed Systems with Heterogeneous Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Kobeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Utayim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882412v1</w:t>
+                <w:t xml:space="preserve">hal-01868748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Runtime Verification Home</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing Distributed Component-Based Systems, a Brief Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-17</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882411v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST Action IC1402 Runtime Verification beyond Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Colombo</w:t>
+                <w:t xml:space="preserve">Bringing Runtime Verification Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900195v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Taxonomy for Classifying Runtime Verification Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can We Monitor All Multithreaded Programs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitriy Traytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-18</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882410v1</w:t>
+                <w:t xml:space="preserve">hal-01882414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Monitor All Multithreaded Programs?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Taxonomy for Classifying Runtime Verification Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srđan Krstić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitriy Traytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-24</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882414v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second School on Runtime Verification, as part of the ArVi COST Action 1402 Overview and Reflections</w:t>
               </w:r>
@@ -7139,51 +7139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Decentralized Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7446,51 +7446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THEMIS: A Tool for Decentralized Monitoring Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7714,51 +7714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularizing Crosscutting Concerns in Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,51 +7917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third International Competition on Runtime Verification CRV 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,77 +8025,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Runtime Enforcement *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Preoteasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Tripakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8140,256 +8140,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Multi-Threaded Component-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+                <w:t xml:space="preserve">Decentralized Enforcement of Artifact Lifecycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on integrated Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Reykjavik, Finland</w:t>
+              <w:t xml:space="preserve">EDOC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285579v1</w:t>
+                <w:t xml:space="preserve">hal-01365315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Enforcement of Artifact Lifecycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+                <w:t xml:space="preserve">Monitoring Multi-Threaded Component-Based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDOC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">12th International Conference on integrated Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Reykjavik, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365315v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiPEX: A Tool Chain for Timed Property Enforcement During eXecution</w:t>
               </w:r>
@@ -8401,64 +8401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV'2015, 6th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Austria. pp.306-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8726,51 +8726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Nickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8951,77 +8951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Electronic Exams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Runtime Verification, RV 2015, Vienna, Austria, September 22-25, 2015. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Australia. pp.16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9107,51 +9107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Colloquium on Theoretical Aspects of Computing (ICTAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cali, Colombia. pp.542-560, </w:t>
@@ -9183,494 +9183,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185238v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+                <w:t xml:space="preserve">Organising LTL Monitors over Distributed Systems with a Global Clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11164-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988959v2</w:t>
+                <w:t xml:space="preserve">hal-01120551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking Advertisements on Android Devices using Monitoring Techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariem Mamlouk</w:t>
+                <w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1468-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120550v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+                <w:t xml:space="preserve">Blocking Advertisements on Android Devices using Monitoring Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El-Harake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattieu Langet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Mamlouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Verification and Testing, track of the Symposium on Applied Computing ACM-SAC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1279-1286</w:t>
+              <w:t xml:space="preserve">6th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907571v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organising LTL Monitors over Distributed Systems with a Global Clock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Colombo</w:t>
+                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Runtime Verification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software Verification and Testing, track of the Symposium on Applied Computing ACM-SAC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1279-1286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11164-3_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120551v1</w:t>
+                <w:t xml:space="preserve">hal-00907571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First International Competition on Software for Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borzoo Bonakdarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9860,64 +9860,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Discrete Event Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Cachan, France. pp.420-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9936,1286 +9936,1286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of K-step Opacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressing Microcontroller Execution Traces to Assist System Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6761043⟩</w:t>
+              <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paderborn, Germany. pp.139-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38853-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863223v1</w:t>
+                <w:t xml:space="preserve">hal-00853716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Timed Properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Verification and Enforcement for Android Applications with RV-Droid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Currea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_23⟩</w:t>
+              <w:t xml:space="preserve">RV 2012 - 3rd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.88-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743270v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Trace Fault Localization in Embedded Software</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement of K-step Opacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSRE.2013.6698914⟩</w:t>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.7271-7278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6761043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974761v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressing Microcontroller Execution Traces to Assist System Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+                <w:t xml:space="preserve">Runtime Enforcement of Timed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38853-8_13⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.229-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853716v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification and Enforcement for Android Applications with RV-Droid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Trace Fault Localization in Embedded Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Jaber</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2012 - 3rd International Conference on Runtime Verification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pasadena, CA, United States. pp.148-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE.2013.6698914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_11⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00857292v1</w:t>
+                <w:t xml:space="preserve">hal-00974761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification: The Application Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral Specification Based Runtime Monitors for OSGi Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Olaf Blech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lenore D. Zuck</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Ruess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schätz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoLA 2012 - Proceedings of the 5th International Symposium on Leveraging Applications (Part 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Crete, Greece. pp.284-291, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_21⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Unknown, pp.405-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857288v1</w:t>
+                <w:t xml:space="preserve">hal-00857290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+                <w:t xml:space="preserve">Towards Certified Runtime Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Olaf Blech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFEM 2012 - 14th International Conference on Formal Engineering Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Kyoto, Japan. pp.494-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34281-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953276v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Specification Based Runtime Monitors for OSGi Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Verification: The Application Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Schätz</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenore D. Zuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoLA 2012 - Proceedings of the 5th International Symposium on Leveraging Applications (Part 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Unknown, pp.405-419, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_30⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Crete, Greece. pp.284-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857290v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Certified Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Olaf Blech</w:t>
+                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Becker</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFEM 2012 - 14th International Conference on Formal Engineering Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34281-3_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00857287v1</w:t>
+                <w:t xml:space="preserve">hal-00953276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
+                <w:t xml:space="preserve">Quantified Event Automata: Towards Expressive and Efficient Runtime Monitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Klaus Bauer</w:t>
+                <w:t xml:space="preserve">Howard Barringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Havelund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Rydeheard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FM 2012 - 18th International Symposium on Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.85-100, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32759-9_10⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.68-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32759-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857286v1</w:t>
+                <w:t xml:space="preserve">hal-00857285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantified Event Automata: Towards Expressive and Efficient Runtime Monitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Howard Barringer</w:t>
+                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Klaus Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David E. Rydeheard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FM 2012 - 18th International Symposium on Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.68-84, </w:t>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.85-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-32759-9_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32759-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857285v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weave droid: aspect-oriented programming on Android devices: fully embedded or in the cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Currea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASE 2012 - 27th IEEE/ACM International Conference on Automated Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.350-353, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11288,64 +11288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFM 2011 - Proceedings of the 9th International Conference on Software Engineering and Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montevideo, Uruguay. pp.204-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11862,77 +11862,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Methods in Outer Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 13065, pp.1-193, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87348-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12034,51 +12034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures on Runtime Verification. Introductory and Advanced Topics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12150,77 +12150,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Competition on Runtime Verification (CRV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems. TACAS 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-49, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12462,90 +12462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Francalanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures on Runtime Verification. Introductory and Advanced Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10457, Springer, pp.1-33, 2018, Lecture Notes in Computer Science 978-3-319-75632-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12592,64 +12592,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tutorial on Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Havelund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Broy, Doron Peled, Georg Kalus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Dependable Software Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, IOS Press, pp.141-175, 2013, NATO Science for Peace and Security Series - D: Information and Communication Security, 978-1-61499-206-6 (print); 978-1-61499-207-3 (online). </w:t>
@@ -12719,77 +12719,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Expressive Bytecode-Level Instrumentation for Java Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12949,428 +12949,533 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Runtime Verification: Formal Models, Algorithms, and Implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Jakse</w:t>
+                <w:t xml:space="preserve">Secure and Verifiable Test and Assessment System&amp;quot; project DMP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Dreier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); LIG (Laboratoire informatique de Grenoble); Inria Grenoble Rhône-Alpes, Université de Grenoble. 2019</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine; Université de Grenoble Alpes; Université Clermont Auvergne; Université du Luxembourg. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190656v1</w:t>
+                <w:t xml:space="preserve">hal-05603876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMET: Compressing Microcontroller Execution Traces to Assist System Understanding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+                <w:t xml:space="preserve">Interactive Runtime Verification: Formal Models, Algorithms, and Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jakse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Méhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] UGA (Université Grenoble Alpes); LIG (Laboratoire informatique de Grenoble); Inria Grenoble Rhône-Alpes, Université de Grenoble. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00857299v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMET: Compressing Microcontroller Execution Traces to Assist System Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-LIG-031, LIG. 2012</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01472082v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CoMET: Compressing Microcontroller Execution Traces to Assist System Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-LIG-031, LIG. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Decentralized LTL Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13380,185 +13485,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">monitoring multi-threaded and distributed (component-based) systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systems and Control [cs.SY]. Université Grenoble Alpes, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAM027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01681565v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et mise en œuvre de techniques de validation à l'exécution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Joseph-Fourier - Grenoble I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00420478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13705,51 +13810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Shankar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Pradhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-024-00446-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Faqrizal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02548907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-020-09508-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Attie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Abbass Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hallal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2020.100577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00515-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283429v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El-Hokayem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433558v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bianculli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-019-00337-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-017-0422-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0280-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hall&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Khoury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Betti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0253-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0413-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0251-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0323-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore D. Zuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0360-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-014-0215-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0114-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497350v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Visconti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04966811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahang Zuo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS62785.2024.00074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al-Qadasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukri Soueidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE59848.2023.00048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32157-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766095v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17108-6_22" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848674v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15077-7_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al Qadasi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshun Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Azzopardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Contreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20872-0_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766148v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rocha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12441-9_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roussanaly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs..12" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507239" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525845v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484045v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338503.3357724" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Kobeissi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Utayim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Reger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Krsti&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Traytel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092723" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Riganelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Micucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jakse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509827v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Charafeddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El-Harake" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695879" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Saidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.77" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Daian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meredith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Florin Serbanuta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Shiriashi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_24" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120550v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jerad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Langet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mamlouk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120551v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698914" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Currea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-331DPJ69-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Olaf Blech" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ruess" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_30" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Becker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34281-3_34" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857286v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klaus Bauer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_10" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857285v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barringer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Havelund" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rydeheard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351744" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24690-6_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529408" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01709899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533127v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87348-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32079-9_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Francalanza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853727v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-207-3-141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533152v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Monnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129131v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190656v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681565v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM027" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420478v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Shankar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Pradhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-024-00446-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Faqrizal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02548907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-020-09508-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Attie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Abbass Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hallal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2020.100577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00515-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Schneider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bianculli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-019-00337-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283429v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El-Hokayem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0280-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-017-0422-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hall&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Khoury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Betti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0253-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0413-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0251-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0323-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore D. Zuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0360-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-014-0215-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0114-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497350v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Visconti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04966811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahang Zuo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS62785.2024.00074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukri Soueidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al-Qadasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE59848.2023.00048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32157-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al Qadasi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshun Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Azzopardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766095v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17108-6_22" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848674v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567461" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15077-7_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Contreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20872-0_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roussanaly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs..12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rocha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12441-9_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338503.3357724" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Reger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Kobeissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Utayim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Krsti&#263;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Traytel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092723" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Riganelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Micucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jakse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509827v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Charafeddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El-Harake" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695879" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Saidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.77" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Daian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meredith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Florin Serbanuta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Shiriashi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_24" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jerad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Langet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mamlouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Currea" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-331DPJ69-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698914" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857290v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Olaf Blech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ruess" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_30" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857287v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Becker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34281-3_34" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barringer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Havelund" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rydeheard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klaus Bauer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351744" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24690-6_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529408" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01709899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533127v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87348-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32079-9_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Francalanza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853727v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-207-3-141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533152v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Monnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129131v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603876v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642972v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681565v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>