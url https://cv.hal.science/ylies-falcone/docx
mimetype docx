--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1113,382 +1113,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive runtime enforcement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrency-preserving and sound monitoring of multi-threaded component-based systems: theory, algorithms, implementation, and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viorel Preoteasa</w:t>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stavros Tripakis</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-017-0271-1⟩</w:t>
+              <w:t xml:space="preserve">Formal Aspects of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (6), pp.951 - 986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00165-017-0422-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647787v1</w:t>
+                <w:t xml:space="preserve">hal-01653883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal analysis and offline monitoring of electronic exams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Kassem</w:t>
+                <w:t xml:space="preserve">Predictive runtime enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorel Preoteasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Tripakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Methods in System Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 51 (1), pp.117 - 153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-017-0280-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.154 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10703-017-0271-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653884v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrency-preserving and sound monitoring of multi-threaded component-based systems: theory, algorithms, implementation, and evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+                <w:t xml:space="preserve">Formal analysis and offline monitoring of electronic exams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Bozga</w:t>
+                <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Aspects of Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (6), pp.951 - 986. </w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (1), pp.117 - 153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00165-017-0422-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10703-017-0280-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653883v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Runtime Verification of Timed Properties</w:t>
               </w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Tripakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,235 +1732,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties by Suppressing and Delaying Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10703-016-0253-8⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.2-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313730v1</w:t>
+                <w:t xml:space="preserve">hal-01281727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties by Suppressing and Delaying Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralised LTL Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123, pp.2-41. </w:t>
+              <w:t xml:space="preserve">Formal Methods in System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (1-2), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2016.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10703-016-0253-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281727v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully-automated Runtime Enforcement of Component-based Systems with Formal and Sound Recovery</w:t>
               </w:r>
@@ -2258,64 +2258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Systems Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.173-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3980,256 +3980,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunistic Monitoring of Multithreaded Programs</w:t>
+                <w:t xml:space="preserve">DeepAbstraction++: Enhancing Test Prioritization Performance via Combined Parameterized Boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chukri Soueidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+                <w:t xml:space="preserve">Hamzah Al-Qadasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASE 2023 - 26th International Conference on Fundamental Approaches to Software Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AISOLA 2023 - Bridging the Gap Between AI and Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Crete, Greece. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381611v1</w:t>
+                <w:t xml:space="preserve">hal-04380870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepAbstraction++: Enhancing Test Prioritization Performance via Combined Parameterized Boxes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamzah Al-Qadasi</w:t>
+                <w:t xml:space="preserve">Opportunistic Monitoring of Multithreaded Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chukri Soueidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AISOLA 2023 - Bridging the Gap Between AI and Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASE 2023 - 26th International Conference on Fundamental Approaches to Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France. pp.173-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-30826-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380870v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Program Analysis with Flexible Instrumentation and Complex Event Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4289,51 +4289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the Gap: A Focused DSL for RV-Oriented Instrumentation with BISM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,51 +4380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation for RV: From Basic Monitoring to Advanced Use Cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4471,51 +4471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Concurrent Traces for Online Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4556,650 +4556,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepAbstraction: 2-Level Prioritization for Unlabeled Test Inputs in Deep Neural Networks</w:t>
+                <w:t xml:space="preserve">DECENT: A Benchmark for Decentralized Enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamzah Al Qadasi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Changshun Wu</w:t>
+                <w:t xml:space="preserve">Florian Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AITest 2022 - IEEE 4th International Conference On Artificial Intelligence Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, San Francisco, United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tblisi, Georgia. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911812v1</w:t>
+                <w:t xml:space="preserve">hal-03911798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification of Kotlin Coroutines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement for IEC 61499 Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Schneider</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irman Faqrizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEFM 2022 - 20th International Conference on Software Engineering and Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Berlin, Germany. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17108-6_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911794v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECENT: A Benchmark for Decentralized Enforcement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilistic Analysis of Industrial IoT Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irman Faqrizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IoT 2022 -The 12th International Conference on the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3567445.3567461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911798v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement for IEC 61499 Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded-Memory Runtime Enforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saumya Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irman Faqrizal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFM 2022 - 20th International Conference on Software Engineering and Formal Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17108-6_22⟩</w:t>
+              <w:t xml:space="preserve">SPIN 2022 - 28th International Symposium on Model Checking of Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chicago, United States. pp.114-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15077-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766095v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Analysis of Industrial IoT Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeepAbstraction: 2-Level Prioritization for Unlabeled Test Inputs in Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzah Al Qadasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changshun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwen Salaün</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT 2022 -The 12th International Conference on the Internet of Things</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AITest 2022 - IEEE 4th International Conference On Artificial Intelligence Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, San Francisco, United States. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848674v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded-Memory Runtime Enforcement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+                <w:t xml:space="preserve">Runtime Verification of Kotlin Coroutines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Furian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaun Azzopardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIN 2022 - 28th International Symposium on Model Checking of Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RV 2022 - 22nd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Tbilisi, Georgia. pp.1-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758964v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEASY: A Tool for Modelling Optimised BPMN Processes</w:t>
               </w:r>
@@ -5406,51 +5406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing program models with BISM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5800,77 +5800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Distributed Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FACS 2021 - 17th edition of the International Conference on Formal Aspects of Component Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Grenoble, France. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized LTL Enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6154,64 +6154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BISM: Bytecode-Level Instrumentation for Software Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6249,51 +6249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Fault Injection Attacks with Runtime Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6334,653 +6334,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COST Action IC1402 Runtime Verification beyond Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Colombo</w:t>
+                <w:t xml:space="preserve">Facilitating the Implementation of Distributed Systems with Heterogeneous Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Kobeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Utayim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-8</w:t>
+              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900195v1</w:t>
+                <w:t xml:space="preserve">hal-01868748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating the Implementation of Distributed Systems with Heterogeneous Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnan Utayim</w:t>
+                <w:t xml:space="preserve">Tracing Distributed Component-Based Systems, a Brief Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bozga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFM 2018 - 14th International Conference on integrated Formal Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Maynooth, Ireland. pp.1-19</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868748v1</w:t>
+                <w:t xml:space="preserve">hal-01882412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Distributed Component-Based Systems, a Brief Overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bringing Runtime Verification Home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Conference on Runtime Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882412v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bringing Runtime Verification Home</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+                <w:t xml:space="preserve">COST Action IC1402 Runtime Verification beyond Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-17</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882411v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can We Monitor All Multithreaded Programs?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Taxonomy for Classifying Runtime Verification Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srđan Krstić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giles Reger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitriy Traytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-24</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882414v1</w:t>
+                <w:t xml:space="preserve">hal-01882410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Taxonomy for Classifying Runtime Verification Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can We Monitor All Multithreaded Programs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine El-Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitriy Traytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RV 2018 - 18th International Conference on Runtime Verification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-18</w:t>
+              <w:t xml:space="preserve">, Nov 2018, Limassol, Cyprus. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882410v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second School on Runtime Verification, as part of the ArVi COST Action 1402 Overview and Reflections</w:t>
               </w:r>
@@ -7917,51 +7917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third International Competition on Runtime Verification CRV 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,64 +8025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Runtime Enforcement *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viorel Preoteasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Tripakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8254,90 +8254,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Multi-Threaded Component-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8726,51 +8726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Nickovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8951,77 +8951,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Electronic Exams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Runtime Verification, RV 2015, Vienna, Austria, September 22-25, 2015. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Vienne, Australia. pp.16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9183,464 +9183,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185238v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organising LTL Monitors over Distributed Systems with a Global Clock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yliès Falcone</w:t>
+                <w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosein Nazarpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11164-3_12⟩</w:t>
+              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.1468-1473, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120551v1</w:t>
+                <w:t xml:space="preserve">hal-00988959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Implementation of UFAD Regulation based on Robust Controlled Invariance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+                <w:t xml:space="preserve">Blocking Advertisements on Android Devices using Monitoring Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil El-Harake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yliès Falcone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Jerad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattieu Langet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Mamlouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2014 - 13th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988959v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blocking Advertisements on Android Devices using Monitoring Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil El-Harake</w:t>
+                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariem Mamlouk</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Software Verification and Testing, track of the Symposium on Applied Computing ACM-SAC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Gyeongju, South Korea. pp.1279-1286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120550v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Regular Timed Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+                <w:t xml:space="preserve">Organising LTL Monitors over Distributed Systems with a Global Clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Verification and Testing, track of the Symposium on Applied Computing ACM-SAC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11164-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907571v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First International Competition on Software for Runtime Verification</w:t>
               </w:r>
@@ -9936,1022 +9936,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressing Microcontroller Execution Traces to Assist System Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Enforcement of K-step Opacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-38853-8_13⟩</w:t>
+              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.7271-7278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6761043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853716v1</w:t>
+                <w:t xml:space="preserve">hal-00863223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification and Enforcement for Android Applications with RV-Droid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runtime Enforcement of Timed Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RV 2012 - 3rd International Conference on Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_11⟩</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.229-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00857292v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of K-step Opacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Trace Fault Localization in Embedded Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6761043⟩</w:t>
+              <w:t xml:space="preserve">24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pasadena, CA, United States. pp.148-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE.2013.6698914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863223v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Enforcement of Timed Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Pinisetty</w:t>
+                <w:t xml:space="preserve">Compressing Microcontroller Execution Traces to Assist System Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_23⟩</w:t>
+              <w:t xml:space="preserve">4th International Embedded Systems Symposium (IESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paderborn, Germany. pp.139-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-38853-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743270v2</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Trace Fault Localization in Embedded Software</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Verification and Enforcement for Android Applications with RV-Droid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Currea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Symposium on Software Reliability Engineering (ISSRE 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RV 2012 - 3rd International Conference on Runtime Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Istanbul, Turkey. pp.88-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35632-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSRE.2013.6698914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00974761v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral Specification Based Runtime Monitors for OSGi Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Runtime Verification: The Application Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Schätz</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenore D. Zuck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoLA 2012 - Proceedings of the 5th International Symposium on Leveraging Applications (Part 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Unknown, pp.405-419, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_30⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Crete, Greece. pp.284-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857290v1</w:t>
+                <w:t xml:space="preserve">hal-00857288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Certified Runtime Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Olaf Blech</w:t>
+                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Amiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Klaus Becker</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFEM 2012 - 14th International Conference on Formal Engineering Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857287v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime Verification: The Application Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral Specification Based Runtime Monitors for OSGi Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Olaf Blech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lenore D. Zuck</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Ruess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schätz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISoLA 2012 - Proceedings of the 5th International Symposium on Leveraging Applications (Part 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2012, Crete, Greece. pp.284-291, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_21⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2012, Unknown, pp.405-419, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34026-0_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857288v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumer les traces d'exécution des micro-contrôleurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Delahaye</w:t>
+                <w:t xml:space="preserve">Towards Certified Runtime Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Olaf Blech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICFEM 2012 - 14th International Conference on Formal Engineering Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Kyoto, Japan. pp.494-509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34281-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953276v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantified Event Automata: Towards Expressive and Efficient Runtime Monitors</w:t>
               </w:r>
@@ -10976,51 +10976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Havelund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David E. Rydeheard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11171,51 +11171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weave droid: aspect-oriented programming on Android devices: fully embedded or in the cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Currea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASE 2012 - 27th IEEE/ACM International Conference on Automated Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Essen, Germany. pp.350-353, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11288,64 +11288,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bozga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddek Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEFM 2011 - Proceedings of the 9th International Conference on Software Engineering and Formal Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montevideo, Uruguay. pp.204-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11888,51 +11888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Leucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 13065, pp.1-193, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87348-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12176,51 +12176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tools and Algorithms for the Construction and Analysis of Systems. TACAS 2019.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-49, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12501,51 +12501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Francalanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures on Runtime Verification. Introductory and Advanced Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10457, Springer, pp.1-33, 2018, Lecture Notes in Computer Science 978-3-319-75632-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12605,51 +12605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Havelund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giles Reger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Broy, Doron Peled, Georg Kalus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Dependable Software Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, IOS Press, pp.141-175, 2013, NATO Science for Peace and Security Series - D: Information and Communication Security, 978-1-61499-206-6 (print); 978-1-61499-207-3 (online). </w:t>
@@ -12719,77 +12719,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and Expressive Bytecode-Level Instrumentation for Java Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chukri Soueidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kassem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13002,51 +13002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure and Verifiable Test and Assessment System&amp;quot; project DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Dreier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13186,90 +13186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMET: Compressing Microcontroller Execution Traces to Assist System Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13287,90 +13287,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoMET: Compressing Microcontroller Execution Traces to Assist System Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzeddine Amiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Du Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-031, LIG. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13392,51 +13392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized LTL Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yliès Falcone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13499,51 +13499,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">monitoring multi-threaded and distributed (component-based) systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hosein Nazarpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systems and Control [cs.SY]. Université Grenoble Alpes, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAM027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13810,51 +13810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Shankar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Pradhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-024-00446-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Faqrizal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02548907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-020-09508-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Attie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Abbass Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hallal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2020.100577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00515-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Schneider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bianculli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-019-00337-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283429v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El-Hokayem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0280-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653883v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-017-0422-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hall&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Khoury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Betti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0253-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0413-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0251-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0323-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore D. Zuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0360-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-014-0215-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0114-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497350v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Visconti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04966811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahang Zuo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS62785.2024.00074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381611v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukri Soueidi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al-Qadasi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE59848.2023.00048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32157-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al Qadasi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshun Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911794v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Azzopardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766095v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17108-6_22" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848674v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567461" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15077-7_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Contreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20872-0_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roussanaly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs..12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rocha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12441-9_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338503.3357724" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Reger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Kobeissi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Utayim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882412v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Krsti&#263;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Traytel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092723" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Riganelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Micucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jakse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509827v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Charafeddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El-Harake" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695879" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Saidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.77" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Daian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meredith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Florin Serbanuta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Shiriashi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_24" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120551v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120550v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jerad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Langet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mamlouk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Currea" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_11" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-331DPJ69-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698914" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857290v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Olaf Blech" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ruess" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_30" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857287v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Becker" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34281-3_34" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barringer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Havelund" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rydeheard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klaus Bauer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351744" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24690-6_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529408" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01709899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533127v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87348-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32079-9_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Francalanza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853727v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-207-3-141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533152v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Monnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129131v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603876v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642972v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681565v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Shankar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Pradhan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Pinisetty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yli&#232;s Falcone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-024-00446-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irman Faqrizal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Sala&#252;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3691345" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02548907v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Mariani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-020-09508-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jaber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Attie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Abbass Khalil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Hallal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2020.100577" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-020-00515-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Schneider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ahrendt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezio Bartocci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bianculli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-019-00337-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262444v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129517000123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283429v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El-Hokayem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01796786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosein Nazarpour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00165-017-0422-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01647787v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorel Preoteasa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Tripakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0271-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kassem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0280-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2017.06.060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hall&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Khoury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Betti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.08.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2016.02.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0253-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262658v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-016-0413-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colombo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-016-0251-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0196-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-013-0323-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127720v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenore D. Zuck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_21" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0360-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-014-0215-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mounier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-011-0220-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Richier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-011-0114-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497350v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346063v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346061v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346032v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04951087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Visconti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nenzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04966811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62645-6_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04680109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04617808v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahang Zuo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS62785.2024.00074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04533195v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04380870v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al-Qadasi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chukri Soueidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30826-0_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE59848.2023.00048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_17" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44267-4_23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04381666v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32157-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gallay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766095v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17108-6_22" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848674v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3567445.3567461" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758964v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15077-7_7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamzah Al Qadasi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changshun Wu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Furian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Azzopardi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03848350v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Contreras" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20872-0_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03665305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07727-2_11" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911682v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477314.3507239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911820v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03911668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Roussanaly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs..12" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03766148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rocha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12441-9_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03484045v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525845v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03330330v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03081265v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338503.3357724" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01868748v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Kobeissi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Utayim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leucker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giles Reger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Krsti&#263;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Traytel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01882413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67549-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092703.3092723" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01653894v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Riganelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Micucci" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jakse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653727v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509827v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01305083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01331973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01428834v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244369v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851827" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01365315v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244446v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_22" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248353v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadil Charafeddine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El-Harake" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695879" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248352v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Saidi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2015.77" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thoma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_27" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248350v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Daian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meredith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Florin Serbanuta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Shiriashi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_24" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23820-3_8" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185238v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_31" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988959v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862273" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120550v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jerad" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattieu Langet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mamlouk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907571v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120551v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_12" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borzoo Bonakdarpour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11164-3_1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cornebize" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43613-4_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974548v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6761043" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743270v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_23" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00974761v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Amiar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delahaye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Du Bousquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2013.6698914" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853716v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38853-8_13" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Currea" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35632-2_11" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-331DPJ69-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857288v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953276v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Olaf Blech" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Ruess" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Sch&#228;tz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34026-0_30" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857287v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Becker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34281-3_34" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857285v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Barringer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Havelund" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rydeheard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857286v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klaus Bauer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32759-9_10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857291v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2351676.2351744" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642969v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24690-6_15" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523653v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953590v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1529282.1529408" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01709899v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533127v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87348-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03113401v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433552v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17502-3_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32079-9_4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Saha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01762297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Francalanza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75632-5_1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853727v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-207-3-141" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03533152v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Monnier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138468v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129131v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603876v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Dreier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lenzini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02190656v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857299v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472082v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642972v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01681565v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAM027" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420478v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>