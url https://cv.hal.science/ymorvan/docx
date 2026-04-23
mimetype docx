--- v0 (2026-03-10)
+++ v1 (2026-04-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick MORVAN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking positive emotions in the course of adult depression: A systematic scoping review of longitudinal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuis-Lesavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mebazaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 393 (Pt B), pp.120387-120387. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2025.120387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating disorders symptoms and associated risk factors among medical students in France: a nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eating Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40337-025-01436-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Problematic Physical Activity (PPA) a Uni- or Multi-Dimensional Concept? A Bifactor Analysis of the Exercise Dependence Scale-Revised (EDS-R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131 (1), pp.106-134. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00315125231218745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and factors associated with depression and suicidal ideation among French students in 2016: A national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M. Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Adapted Physical Activity Program on Stress, Anxiety, Depression in Patients with Schizophrenia: Study Protocol of a Randomized-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Venet-Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jérôme Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274 (4), pp.891-902. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00406-023-01689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of social restrictions on mental health and health behaviours of individuals with multimorbidity during Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resti Tito H Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Yazbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimorbidity and Comorbidity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/26335565231221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health and working conditions among French medical students: A nationwide study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hadouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Haas-Jordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loona Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.124 - 130. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03684443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Measure Mental Pain: A Systematic Review Assessing Measures of Mental Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.ebmental-2021-300350. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ebmental-2021-300350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année seuls ensemble. Enquête sur les effets de la crise sanitaire sur l'année universitaire 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feres Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Patros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVE infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : mieux prendre la mesure et considérer les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française du 16-items Prodromal Questionnaire (fPQ16) chez des adolescents et jeunes adultes consultant en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lejuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of an adapted physical activity program in anorexia nervosa inpatients: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Eating Disorders Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.687-700. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/erv.2779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network modeling in psychopathology: Hopes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment, Studies and Feelings: Two to Nine Years After a Personalized Program of Cognitive Remediation in Psychiatric Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brénugat-Herné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.609. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in Medical Students before Residency: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gorwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.36--42. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual and ethnic polymorphism render prosthetic overhang and under-coverage inevitable using off-the shelf TKA implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo Saffarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Valluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Desseroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2130-2139. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00167-019-05410-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.5--24. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.72--81. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de la remédiation cognitive en Île-de-France, en psychiatrie adulte et infanto-juvénile, et dispositifs de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.613--619. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce des troubles psychiques en milieu scolaire : le dispositif Fil Harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Brébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle idée ! Les big data, aussi en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien du médecin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9627)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression chez les proches de patients souffrant de schizophrénie : effets longitudinaux sur 8 mois du programme ProFamille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (442), </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria J. Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès gratuit au psychologue, une arme contre le mal-être des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary cortisol in early psychosis: New findings and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mam-Lam-Fook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.262-70. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive remediation therapy (CRT) benefits more to patients with schizophrenia with low initial memory performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (10), pp.846-53. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09638288.2014.946153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multimodal imaging-based prognostic model building: Preliminary study on multimodal MRI in Glioblastoma Multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taman Upadhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (6), pp.345-350. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01314340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects at Ultra High Risk for psychosis have 'heterogeneous' intellectual functioning profile: a multiple-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rampazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (2-3), pp.415-20. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des états mentaux à risque de transition psychotique : validation de la version française de la CAARMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elkhazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychotomimetic effects at initiation of cannabis use are associated with cannabinoid receptor 1 (CNR1) variants in healthy students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.402-3. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2013.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de cannabis et fonctions cognitives : Manifestations aiguës et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens de Bichat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profamille : un programme psychoéducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Calmejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien du médecin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9204, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation of the factorial structure of temperamental autoquestionnaire TEMPS-A in non-clinical young adults and relation to current state of anxiety, depression and to schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Akiskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131 (1-3), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes nationales d'information sur la dépression. Une anthropologie biopsychosociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Roscoät</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (Supplement 2), pp.D124-D132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française de l’échelle abrégée d’appréciation psychiatrique étendue avec ancrage, BPRS-E(A) [Validation of the French version of the expanded Brief Psychiatric Rating Scale with anchor BPRS-E(A)].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouaffak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux soins et adéquation des traitements de l'épisode dépressif majeur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (Supplement 2), pp.D48-D58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of services and treatment adequacy of Major Depressive Episodes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (S2), pp.46-58. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés à l’adéquation des traitements de l‘épisode dépressif majeur en France : Résultats du Baromètre Santé 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Suppl. 2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de substances illicites chez les étudiants : une enquête en service de médecine préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lôo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supplement 6 (Les états mentaux à risque des 15-25 ans et leur environnement), pp.S202-S208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dépression dans une enquête de santé générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35-36, pp.318-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression touche 3 millions de Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 389, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte, par-delà la partie émergée de l'Accès Ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/97RZS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, par delà la partie émergée de l'accès ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du libre accès 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADN, l'atelier de la donnée de Nanterre; Alliance EDUC; MSH Mondes; Université Paris Nanterre, Oct 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Santé mentale des étudiants : par-delà les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude annuelle de la Conférence des Écoles de journalisme : \guillemotleft Nouveaux enjeux de Santé Mentale dans les écoles de journalisme : comment faire face ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student Mental Health: Beyond the Data, Some Questions That Still Need to Be Asked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'EPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale et recours aux soins des étudiants : évolution depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les cibles d'interventions par modélisations en réseau et par simulations: Application sur la détresse psychologique des étudiants en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des systèmes complexes et du modèle computationnel mutualiste de l'intelligence dans l'analyse de la transition psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Medina-Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Jantiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications téléphoniques centrées sur les addictions pour les jeunes : de la nécessité d’un travail collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echange annuel de l'Association Suisse de Psychologie des Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vies étudiantes, un état des lieux : La santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale des étudiants : (Bien?) Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes prennent soin de leurs étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrance psychique des étudiants : Évolutions, spécificités et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maison des Adolescents Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'intégration de l'open science au cursus master de psychologie clinique & psychopathologie, est-ce inconscient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de santé mentale dans les enquêtes sur les conditions de vie des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2021, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/9YNB6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale des étudiants en 2021: état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème JIPPEJAAD 2021 \textendash Etudiants en 2020 : de la prévention à l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du groupe de travail IGESR : La santé mentale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGESR, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé psychique des jeunes médecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Assemblé Nationale Enquête 2021 Santé mentale des jeunes médecins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression et idées suicidaires chez les étudiants (médecine versus non-médecine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples d'analyses incluant la variable temporelle en psychologie : des modèles latents aux network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is exercise dependence a uni or a multi-dimensional concept ? A bifactor analysis of the Exercise Dependence Scale-Revised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICBA, 2019, Yokohama, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats cognitifs de la transition psychotique, an unexpeted journey in the psychometric universe? From bivariate shire to LCA path and ending in the network universe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Harauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sante psychique des etudiants : Quels points de vues (a l'ove) Presentation Université Dauphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la santé étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité en psychologie~: est-ce que rien ne va bien ou avons-nous des raisons d'espérer~?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium La crise de la reproductibilité en psychologie : état des lieux et changements de pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big-Data en Psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sante psychique des etudiants : Quels points de vues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau de Soins Psychiatriques et Psychologiques Pour les Etudiants (RESPPET) : La souffrance psychique des étudiants réalités, ruptures et dépassements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec (sous) la menace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédiation cognitive en Île de France, état des lieux en 2016 - Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée du C3RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Problematic Practice of Physical Exercise: Associations with Quality of Life, Impulsivity, Substance Consumption and Positive Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'y aurait-il pas, aussi, des effets positifs de l'immersion dans les séries et la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Série et Dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortisol salivaire et transition psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mam-Lam-Fook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill P. Godsil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Star Trek à The Leftovers en passant par De la terre à la lune, Dr House et Naruto : les pouvoirs de la fiction sur la cognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Série et Dépendances Saison 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Utiliser OpenClinica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire du Groupe de Recherche en Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jumièges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic Practice of Physical Exercise and Quality of Life in French and Indian University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des architectures de partages de données médicales pour la Recherche Clinique au sein du GdR-Psy/IdP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Groupes Méthodologiques du GdR-Psy/IdP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Imaging Biomarker Ontology based on the Open Biological and Biomedical Ontologies Foundry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Applications Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question que l'on se pose : Où en est le système d'information aka les bases de données de l'IDP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool, activité physique et qualité de vie des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'alcoologie de l'IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse base de données clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du Groupe de Recherche en Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique Problématique à l'exercice physique, activité physique, qualité de vie, bonheur et consommations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de soin et répercussions scolaires chez 335 enfants présentant un TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Getin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecendreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Konofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international de Langue Française sur le TDAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Méthodologie, Collections de données : quels contenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd séminaire du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la remédiation cognitive dans la prise en charge des enfants hyperactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amdani Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une enquête sur la santé psychique menée en population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine : prévention des risques psycho-comportementaux à l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Management des Données en Santé Mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de formation Projet DGRS-Inserm d'échange France-Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hôpital Razzi, La Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une base de données clinique partagée : passer des Data-shit aux Data-Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de cannabis et effets ressentis lors des premières expositions: résultats préliminaires d'une enquête en population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Johais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la consommation de substances des étudiants : exemple d'un travail conjoint entre un service de médecine préventive universitaire et une unité Inserm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de formation sur les addictions des services de médecine préventive universitaire de Nancy-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scale to Measure Subjective Effects Intensity of Cannabis Consumption: Factorial Structure Confirms Frequent Psychotic-like Experience in Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Biennial Winter Workshop in Psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.e80 10.1097/01.yic.0000405768.59973.0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance d'une politique de santé à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé des étudiants à l'Université : quels partenariats pour quelle politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête Sommeil des Étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 20 ans du Service Inter-Universitaire de Médecine Préventive et de Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis et première hospitalisation en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vacheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Psychiatric Inpatients at First Admission in French Specialized Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vacheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennal WinterWorkshop on Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Davos, Switzerland. pp.304--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détresse psychologique des étudiants : des mesures latentes aux réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, Région indéterminée. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caution is advised with prevalence comparisons: the case of psychological distress with students and COVID in France, a network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2023 : International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium. OSF, 2023, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/MT5YU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en réseau de la détresse psychologique des étudiants en 2016, 2020 et 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grepaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Région indéterminée. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu collectif en schizophrénie : impact d'un programme d'activité physique ludique sur la dépression, l'anxiété et le stress (ECR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Venet-Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jérôme Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mauricette Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée de la recherche - Association des étudiantes et étudiants en recherche en santé mentale (AEERSM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symptômes de la dépression : une analyse en réseau pour identifier des dynamiques spécifiques entre population générale et étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Profamille Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Medical Students Really More Affected by Depression than Other Students? Results from a National Survey of 18,875 Students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN PSYCHIATRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, virtual edition, Spain. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du programme Profamille par modélisation en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression, idéations suicidaires et recours aux soins chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d'alcool, de cannabis et de dopants cognitifs chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourqoui est-il important de s’occuper du stress des étudiants ? Programmes d’intervention basés sur la relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaune Cyrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de la remédiation cognitive (RC) en Île de France, en psychiatrie adulte et infanto-juvénile, et dispositifs de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et santé mentale chez les étudiants : Une étude en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités sur la personnalité normale et pathologique (AFERTP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression subjective en mémoire épisodique après prise en charge par remédiation neurocognitive des troubles schizophréniques, quels ressentis dans les lettres bilans des patients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brenugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Malangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La schizophrénie : un regard sur 70 ans d'histoire à partir d'une analyse lexicométrique de 38 949 titres d'articles scientifiques publiés sur Pubmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousssama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la remédiation cognitive au C3RP, quelles différences dans les lettres bilans écrites par les patients entre CRT ET RECOS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Malangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les patients du C3RP de leurs prises en charge par remédiation cognitive dans leurs lettres bilans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brenugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualitative d'un dispositif de dépistage des troubles psychologiques en médecine préventive universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Badié-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après 6 mois de participation à ProFamille, que disent les participants? Résultats d'une évaluation narrative du processus et des effets du programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils symptomatologiques au CIDI des étudiants en service de médecine préventive universitaire : une analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempérament affectif et alcoolodépendance : différences homme-femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mohamed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laqueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés au recours d'un dispositif innovant en santé mentale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Plaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cluster profamille ile de france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des difficultés psychologiques des étudiants, recours au généraliste ou au &amp;quot;psy&amp;quot; et retentissement sur le fonctionnement scolaire : 1ers résultats d'une enquête menée au Service Inter-Universitaire de Médecine Préventive et de Promotion de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum Autisme-Schizophrénie? Repérage des symptômes autistiques dans la trajectoire précoce des patients souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis et Troubles Schizophréniformes : interactions complexes chez les sujets présentant des anomalies du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gita Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathological Outcome in Young Adult Help-Seekers: Influence of Cannabis Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Association for Child &amp; Adolescent Psychiatry and Allied Professions (IACAPAP) World Congress : Brain, Mind and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'antisaccades et saccades mémorisées dans une approche neurodéveloppementale de la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Gadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en charge des difficultés psychologiques des étudiants : un exemple de relations entre un service de médecine préventive, le SIUMPPS et un service spécialisé dans l'évaluation des jeunes adultes au SHU de l'Hôpital Ste-Anne, le C'JAAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et les missions du psychologue clinicien dans l'unité de recherche du SHU Sainte Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Johais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial Structure of the Temperamental Autoquestionnaire TEMPS-A Confirmed in Non-Clinical Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Biennial Winter Workshop in Psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux analyses par équations structurelles Applications avec Mplus en psychologie et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bonneville-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux analyses par équations structurelles : applications avec Mplus en psychologie et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bonneville-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 978-2-10-079301-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feres Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tenret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale, son importance et sa mesure chez les étudiants dans les enquêtes de l'OVE depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels déterminants de la santé mentale des étudiants dans l'enquête Conditions de vie 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux soins des étudiants : quelques indicateurs à partir des enquêtes de l'OVE depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression et le suicide chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux soins des étudiants souffrant de dépression en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d'alcool, de cannabis et de dopants cognitifs chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Powers of Fiction over Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2018, 978-1-5275-0914-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé psychique des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret, Jean-François; Van de Velde, Cécile; Verley, Élise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vies Étudiantes. Tendances et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le documentation française, pp.213-234, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets néfastes du cannabis, un facteur de risque à l'adolescence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laqueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'addiction chez les adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-233, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression en France : Prévalence, facteurs associés et consommation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Beck, Philippe Guilbert, Arnaud Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inpes, pp.459-485, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est concerné par la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Astor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Pierre Deniker pour la recherche et la prévention en santé mentale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique et méthodologie : pour une alliance et une approche de la complexité en psychopathologie. Des théories aux mesures jusqu’aux prises en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04551836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête nationale révèle l'état de santé mentale préoccupant des étudiants en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la souffrance psychologique des étudiants est difficile à appréhender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : quelles conséquences sur la santé mentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luquiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuisement, dépression, suicide : comment protéger les étudiants en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès gratuit au psychologue, une arme contre le mal-être des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick MORVAN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating disorders symptoms and associated risk factors among medical students in France: a nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eating Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40337-025-01436-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking positive emotions in the course of adult depression: A systematic scoping review of longitudinal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuis-Lesavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mebazaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 393 (Pt B), pp.120387-120387. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2025.120387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Problematic Physical Activity (PPA) a Uni- or Multi-Dimensional Concept? A Bifactor Analysis of the Exercise Dependence Scale-Revised (EDS-R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131 (1), pp.106-134. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00315125231218745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and factors associated with depression and suicidal ideation among French students in 2016: A national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M. Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Adapted Physical Activity Program on Stress, Anxiety, Depression in Patients with Schizophrenia: Study Protocol of a Randomized-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Venet-Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jérôme Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274 (4), pp.891-902. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00406-023-01689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of social restrictions on mental health and health behaviours of individuals with multimorbidity during Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resti Tito H Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Yazbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimorbidity and Comorbidity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/26335565231221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health and working conditions among French medical students: A nationwide study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hadouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Haas-Jordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loona Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.124 - 130. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03684443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Measure Mental Pain: A Systematic Review Assessing Measures of Mental Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.ebmental-2021-300350. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ebmental-2021-300350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année seuls ensemble. Enquête sur les effets de la crise sanitaire sur l'année universitaire 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feres Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Patros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVE infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : mieux prendre la mesure et considérer les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française du 16-items Prodromal Questionnaire (fPQ16) chez des adolescents et jeunes adultes consultant en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lejuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of an adapted physical activity program in anorexia nervosa inpatients: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Eating Disorders Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.687-700. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/erv.2779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network modeling in psychopathology: Hopes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment, Studies and Feelings: Two to Nine Years After a Personalized Program of Cognitive Remediation in Psychiatric Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brénugat-Herné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.609. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in Medical Students before Residency: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gorwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.36--42. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual and ethnic polymorphism render prosthetic overhang and under-coverage inevitable using off-the shelf TKA implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo Saffarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Valluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Desseroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2130-2139. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00167-019-05410-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.5--24. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.72--81. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de la remédiation cognitive en Île-de-France, en psychiatrie adulte et infanto-juvénile, et dispositifs de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.613--619. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression chez les proches de patients souffrant de schizophrénie : effets longitudinaux sur 8 mois du programme ProFamille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle idée ! Les big data, aussi en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien du médecin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9627)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (442), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria J. Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce des troubles psychiques en milieu scolaire : le dispositif Fil Harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Brébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary cortisol in early psychosis: New findings and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mam-Lam-Fook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.262-70. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès gratuit au psychologue, une arme contre le mal-être des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive remediation therapy (CRT) benefits more to patients with schizophrenia with low initial memory performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (10), pp.846-53. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09638288.2014.946153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multimodal imaging-based prognostic model building: Preliminary study on multimodal MRI in Glioblastoma Multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taman Upadhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (6), pp.345-350. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01314340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects at Ultra High Risk for psychosis have 'heterogeneous' intellectual functioning profile: a multiple-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rampazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (2-3), pp.415-20. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des états mentaux à risque de transition psychotique : validation de la version française de la CAARMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elkhazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychotomimetic effects at initiation of cannabis use are associated with cannabinoid receptor 1 (CNR1) variants in healthy students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.402-3. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2013.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de cannabis et fonctions cognitives : Manifestations aiguës et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens de Bichat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profamille : un programme psychoéducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Calmejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien du médecin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9204, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation of the factorial structure of temperamental autoquestionnaire TEMPS-A in non-clinical young adults and relation to current state of anxiety, depression and to schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Akiskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131 (1-3), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes nationales d'information sur la dépression. Une anthropologie biopsychosociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Roscoät</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (Supplement 2), pp.D124-D132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux soins et adéquation des traitements de l'épisode dépressif majeur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (Supplement 2), pp.D48-D58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française de l’échelle abrégée d’appréciation psychiatrique étendue avec ancrage, BPRS-E(A) [Validation of the French version of the expanded Brief Psychiatric Rating Scale with anchor BPRS-E(A)].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouaffak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of services and treatment adequacy of Major Depressive Episodes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (S2), pp.46-58. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés à l’adéquation des traitements de l‘épisode dépressif majeur en France : Résultats du Baromètre Santé 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Suppl. 2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de substances illicites chez les étudiants : une enquête en service de médecine préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lôo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supplement 6 (Les états mentaux à risque des 15-25 ans et leur environnement), pp.S202-S208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dépression dans une enquête de santé générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35-36, pp.318-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression touche 3 millions de Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 389, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Santé mentale des étudiants : par-delà les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude annuelle de la Conférence des Écoles de journalisme : \guillemotleft Nouveaux enjeux de Santé Mentale dans les écoles de journalisme : comment faire face ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, par delà la partie émergée de l'accès ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du libre accès 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADN, l'atelier de la donnée de Nanterre; Alliance EDUC; MSH Mondes; Université Paris Nanterre, Oct 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student Mental Health: Beyond the Data, Some Questions That Still Need to Be Asked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'EPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale et recours aux soins des étudiants : évolution depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte, par-delà la partie émergée de l'Accès Ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/97RZS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les cibles d'interventions par modélisations en réseau et par simulations: Application sur la détresse psychologique des étudiants en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des systèmes complexes et du modèle computationnel mutualiste de l'intelligence dans l'analyse de la transition psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Medina-Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Jantiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications téléphoniques centrées sur les addictions pour les jeunes : de la nécessité d’un travail collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echange annuel de l'Association Suisse de Psychologie des Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vies étudiantes, un état des lieux : La santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale des étudiants : (Bien?) Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes prennent soin de leurs étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale des étudiants en 2021: état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème JIPPEJAAD 2021 \textendash Etudiants en 2020 : de la prévention à l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du groupe de travail IGESR : La santé mentale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGESR, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé psychique des jeunes médecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Assemblé Nationale Enquête 2021 Santé mentale des jeunes médecins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'intégration de l'open science au cursus master de psychologie clinique & psychopathologie, est-ce inconscient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrance psychique des étudiants : Évolutions, spécificités et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maison des Adolescents Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de santé mentale dans les enquêtes sur les conditions de vie des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2021, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/9YNB6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples d'analyses incluant la variable temporelle en psychologie : des modèles latents aux network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression et idées suicidaires chez les étudiants (médecine versus non-médecine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is exercise dependence a uni or a multi-dimensional concept ? A bifactor analysis of the Exercise Dependence Scale-Revised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICBA, 2019, Yokohama, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats cognitifs de la transition psychotique, an unexpeted journey in the psychometric universe? From bivariate shire to LCA path and ending in the network universe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Harauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sante psychique des etudiants : Quels points de vues (a l'ove) Presentation Université Dauphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la santé étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big-Data en Psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sante psychique des etudiants : Quels points de vues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau de Soins Psychiatriques et Psychologiques Pour les Etudiants (RESPPET) : La souffrance psychique des étudiants réalités, ruptures et dépassements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité en psychologie~: est-ce que rien ne va bien ou avons-nous des raisons d'espérer~?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium La crise de la reproductibilité en psychologie : état des lieux et changements de pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec (sous) la menace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédiation cognitive en Île de France, état des lieux en 2016 - Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée du C3RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'y aurait-il pas, aussi, des effets positifs de l'immersion dans les séries et la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Série et Dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Star Trek à The Leftovers en passant par De la terre à la lune, Dr House et Naruto : les pouvoirs de la fiction sur la cognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Série et Dépendances Saison 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortisol salivaire et transition psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mam-Lam-Fook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill P. Godsil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Problematic Practice of Physical Exercise: Associations with Quality of Life, Impulsivity, Substance Consumption and Positive Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Imaging Biomarker Ontology based on the Open Biological and Biomedical Ontologies Foundry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Applications Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic Practice of Physical Exercise and Quality of Life in French and Indian University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des architectures de partages de données médicales pour la Recherche Clinique au sein du GdR-Psy/IdP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Groupes Méthodologiques du GdR-Psy/IdP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question que l'on se pose : Où en est le système d'information aka les bases de données de l'IDP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool, activité physique et qualité de vie des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'alcoologie de l'IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Utiliser OpenClinica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire du Groupe de Recherche en Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jumièges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique Problématique à l'exercice physique, activité physique, qualité de vie, bonheur et consommations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse base de données clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du Groupe de Recherche en Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de soin et répercussions scolaires chez 335 enfants présentant un TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Getin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecendreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Konofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international de Langue Française sur le TDAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la remédiation cognitive dans la prise en charge des enfants hyperactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amdani Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Méthodologie, Collections de données : quels contenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd séminaire du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une enquête sur la santé psychique menée en population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine : prévention des risques psycho-comportementaux à l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une base de données clinique partagée : passer des Data-shit aux Data-Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Management des Données en Santé Mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de formation Projet DGRS-Inserm d'échange France-Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hôpital Razzi, La Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la consommation de substances des étudiants : exemple d'un travail conjoint entre un service de médecine préventive universitaire et une unité Inserm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de formation sur les addictions des services de médecine préventive universitaire de Nancy-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scale to Measure Subjective Effects Intensity of Cannabis Consumption: Factorial Structure Confirms Frequent Psychotic-like Experience in Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Biennial Winter Workshop in Psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.e80 10.1097/01.yic.0000405768.59973.0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de cannabis et effets ressentis lors des premières expositions: résultats préliminaires d'une enquête en population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Johais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance d'une politique de santé à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé des étudiants à l'Université : quels partenariats pour quelle politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête Sommeil des Étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 20 ans du Service Inter-Universitaire de Médecine Préventive et de Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Psychiatric Inpatients at First Admission in French Specialized Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vacheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennal WinterWorkshop on Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Davos, Switzerland. pp.304--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis et première hospitalisation en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vacheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détresse psychologique des étudiants : des mesures latentes aux réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, Région indéterminée. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caution is advised with prevalence comparisons: the case of psychological distress with students and COVID in France, a network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2023 : International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium. OSF, 2023, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/MT5YU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en réseau de la détresse psychologique des étudiants en 2016, 2020 et 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grepaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Région indéterminée. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu collectif en schizophrénie : impact d'un programme d'activité physique ludique sur la dépression, l'anxiété et le stress (ECR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Venet-Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jérôme Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mauricette Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée de la recherche - Association des étudiantes et étudiants en recherche en santé mentale (AEERSM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symptômes de la dépression : une analyse en réseau pour identifier des dynamiques spécifiques entre population générale et étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Profamille Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Medical Students Really More Affected by Depression than Other Students? Results from a National Survey of 18,875 Students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN PSYCHIATRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, virtual edition, Spain. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du programme Profamille par modélisation en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d'alcool, de cannabis et de dopants cognitifs chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression, idéations suicidaires et recours aux soins chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourqoui est-il important de s’occuper du stress des étudiants ? Programmes d’intervention basés sur la relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaune Cyrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de la remédiation cognitive (RC) en Île de France, en psychiatrie adulte et infanto-juvénile, et dispositifs de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et santé mentale chez les étudiants : Une étude en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités sur la personnalité normale et pathologique (AFERTP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression subjective en mémoire épisodique après prise en charge par remédiation neurocognitive des troubles schizophréniques, quels ressentis dans les lettres bilans des patients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brenugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Malangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la remédiation cognitive au C3RP, quelles différences dans les lettres bilans écrites par les patients entre CRT ET RECOS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Malangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les patients du C3RP de leurs prises en charge par remédiation cognitive dans leurs lettres bilans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brenugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après 6 mois de participation à ProFamille, que disent les participants? Résultats d'une évaluation narrative du processus et des effets du programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualitative d'un dispositif de dépistage des troubles psychologiques en médecine préventive universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Badié-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La schizophrénie : un regard sur 70 ans d'histoire à partir d'une analyse lexicométrique de 38 949 titres d'articles scientifiques publiés sur Pubmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousssama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempérament affectif et alcoolodépendance : différences homme-femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mohamed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laqueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils symptomatologiques au CIDI des étudiants en service de médecine préventive universitaire : une analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés au recours d'un dispositif innovant en santé mentale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Plaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cluster profamille ile de france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis et Troubles Schizophréniformes : interactions complexes chez les sujets présentant des anomalies du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gita Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum Autisme-Schizophrénie? Repérage des symptômes autistiques dans la trajectoire précoce des patients souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des difficultés psychologiques des étudiants, recours au généraliste ou au &amp;quot;psy&amp;quot; et retentissement sur le fonctionnement scolaire : 1ers résultats d'une enquête menée au Service Inter-Universitaire de Médecine Préventive et de Promotion de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathological Outcome in Young Adult Help-Seekers: Influence of Cannabis Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Association for Child &amp; Adolescent Psychiatry and Allied Professions (IACAPAP) World Congress : Brain, Mind and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'antisaccades et saccades mémorisées dans une approche neurodéveloppementale de la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Gadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en charge des difficultés psychologiques des étudiants : un exemple de relations entre un service de médecine préventive, le SIUMPPS et un service spécialisé dans l'évaluation des jeunes adultes au SHU de l'Hôpital Ste-Anne, le C'JAAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et les missions du psychologue clinicien dans l'unité de recherche du SHU Sainte Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Johais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial Structure of the Temperamental Autoquestionnaire TEMPS-A Confirmed in Non-Clinical Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Biennial Winter Workshop in Psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux analyses par équations structurelles Applications avec Mplus en psychologie et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bonneville-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux analyses par équations structurelles : applications avec Mplus en psychologie et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bonneville-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 978-2-10-079301-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feres Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tenret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux soins des étudiants : quelques indicateurs à partir des enquêtes de l'OVE depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels déterminants de la santé mentale des étudiants dans l'enquête Conditions de vie 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale, son importance et sa mesure chez les étudiants dans les enquêtes de l'OVE depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux soins des étudiants souffrant de dépression en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d'alcool, de cannabis et de dopants cognitifs chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression et le suicide chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Powers of Fiction over Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2018, 978-1-5275-0914-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé psychique des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret, Jean-François; Van de Velde, Cécile; Verley, Élise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vies Étudiantes. Tendances et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le documentation française, pp.213-234, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets néfastes du cannabis, un facteur de risque à l'adolescence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laqueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'addiction chez les adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-233, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression en France : Prévalence, facteurs associés et consommation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Beck, Philippe Guilbert, Arnaud Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inpes, pp.459-485, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est concerné par la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Astor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Pierre Deniker pour la recherche et la prévention en santé mentale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique et méthodologie : pour une alliance et une approche de la complexité en psychopathologie. Des théories aux mesures jusqu’aux prises en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04551836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête nationale révèle l'état de santé mentale préoccupant des étudiants en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : quelles conséquences sur la santé mentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luquiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la souffrance psychologique des étudiants est difficile à appréhender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuisement, dépression, suicide : comment protéger les étudiants en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès gratuit au psychologue, une arme contre le mal-être des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348622v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuis-Lesavre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mebazaa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boutron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120387" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05412730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doudeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Sadat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ladner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01436-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M. Chevance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resti Tito H Villarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Yazbek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565231221609" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hadouiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Haas-Jordache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touboul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ebmental-2021-300350" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frajerman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejuste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Fried" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2018.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Saffarini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valluy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05410-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228852v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danset-Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Launay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oppetit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#233;bant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monchablon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.01.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Nev&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aim&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566633v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Valladier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229645v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Morvan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kebir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.10.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todd" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.946153" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01314340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taman Upadhaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.08.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rampazzo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Willard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.11.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312822v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Krebs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elkhazen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauchot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.188" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Dadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Canceil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmejane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dammak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tibaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bourdel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Akiskal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2011.01.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP4NZF34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312824v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouaffak" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bannour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chayet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Bourdel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.04.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312819v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dardennes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477258v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rouillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dardennes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamboy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.10.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.10.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312820v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Oli&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#244;o" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Prieto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Dardennes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239894v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/97RZS" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353101v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239893v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230302v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230203v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Medina-Altamirano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Jantiac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231005v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231004v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230994v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477855v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/9YNB6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230981v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230198v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167700v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230982v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harauchamp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231002v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mignon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230997v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230991v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231001v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230205v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230988v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230197v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kebir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill P. Godsil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230989v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaillard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Nev&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230983v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887889v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230986v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230985v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bralet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240440v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Getin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230984v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230199v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdani Hamza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Abbes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Yahia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230992v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230996v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230202v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Johais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Bendjemaa" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perufel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Rouvier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230993v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Tibaoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Bourdel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230995v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230200v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vacheron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230201v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231769v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandelia Valladier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231746v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231759v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231748v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231762v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231753v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Magnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Brenugat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Malangin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231745v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousssama Kebir" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231763v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Memoli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231755v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rigaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Kowalski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monchablon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Badi&#233;-Perez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231764v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pinto" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Hamdani" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231752v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Louis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brebant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231756v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laqueille" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231751v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231768v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charvet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231757v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231754v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231744v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Dadi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231750v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231747v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gadel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seassau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231760v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231770v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chayet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231766v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368561v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bonneville-Roussy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229881v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535663v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229857v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229856v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229855v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229858v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550746v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574768v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626622v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gabriel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551836v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229647v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229648v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229646v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754732v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550597v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05412730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Sadat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ladner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01436-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuis-Lesavre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mebazaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boutron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120387" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M. Chevance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resti Tito H Villarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Yazbek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565231221609" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hadouiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Haas-Jordache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touboul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ebmental-2021-300350" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frajerman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejuste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Fried" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2018.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Saffarini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valluy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05410-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danset-Alexandre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Valladier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Nev&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aim&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oppetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#233;bant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monchablon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.01.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kebir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.10.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Morvan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todd" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.946153" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01314340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taman Upadhaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.08.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rampazzo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Willard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.11.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312822v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Krebs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elkhazen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauchot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.188" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Dadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Canceil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmejane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dammak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tibaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bourdel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Akiskal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2011.01.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP4NZF34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312824v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dardennes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouaffak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bannour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chayet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Bourdel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.04.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477258v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rouillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dardennes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamboy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.10.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.10.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312820v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Oli&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#244;o" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Prieto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Dardennes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239893v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353101v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/97RZS" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230203v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Medina-Altamirano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Jantiac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231005v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249443v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/9YNB6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230198v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230982v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harauchamp" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231002v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mignon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230991v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231001v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230205v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230988v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230989v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230197v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kebir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill P. Godsil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230983v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Nev&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230986v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230987v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaillard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230985v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bralet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240440v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Getin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230199v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdani Hamza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Abbes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Yahia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230996v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230993v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230204v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Tibaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Bourdel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230202v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Johais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Bendjemaa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perufel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Rouvier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230995v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230201v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vacheron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231769v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandelia Valladier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231746v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231748v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231759v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231762v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231753v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Magnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Brenugat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Malangin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Memoli" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231755v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rigaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231764v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pinto" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Hamdani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Kowalski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monchablon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Badi&#233;-Perez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231745v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousssama Kebir" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231756v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laqueille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231752v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Louis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brebant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231751v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231768v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charvet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231744v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Dadi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231754v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231757v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231750v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231747v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gadel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seassau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231760v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231770v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chayet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231766v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368561v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bonneville-Roussy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229881v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535663v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229856v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229855v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229857v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229858v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550746v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574768v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626622v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gabriel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551836v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229647v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229646v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229648v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754732v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550597v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>