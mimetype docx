--- v1 (2026-04-23)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick MORVAN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating disorders symptoms and associated risk factors among medical students in France: a nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eating Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40337-025-01436-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking positive emotions in the course of adult depression: A systematic scoping review of longitudinal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuis-Lesavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mebazaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 393 (Pt B), pp.120387-120387. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2025.120387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Problematic Physical Activity (PPA) a Uni- or Multi-Dimensional Concept? A Bifactor Analysis of the Exercise Dependence Scale-Revised (EDS-R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131 (1), pp.106-134. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00315125231218745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and factors associated with depression and suicidal ideation among French students in 2016: A national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M. Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Adapted Physical Activity Program on Stress, Anxiety, Depression in Patients with Schizophrenia: Study Protocol of a Randomized-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Venet-Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jérôme Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274 (4), pp.891-902. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00406-023-01689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of social restrictions on mental health and health behaviours of individuals with multimorbidity during Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resti Tito H Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Yazbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimorbidity and Comorbidity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/26335565231221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health and working conditions among French medical students: A nationwide study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hadouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Haas-Jordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loona Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.124 - 130. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03684443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Measure Mental Pain: A Systematic Review Assessing Measures of Mental Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.ebmental-2021-300350. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ebmental-2021-300350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année seuls ensemble. Enquête sur les effets de la crise sanitaire sur l'année universitaire 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feres Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Patros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVE infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : mieux prendre la mesure et considérer les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française du 16-items Prodromal Questionnaire (fPQ16) chez des adolescents et jeunes adultes consultant en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lejuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of an adapted physical activity program in anorexia nervosa inpatients: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Eating Disorders Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.687-700. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/erv.2779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network modeling in psychopathology: Hopes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment, Studies and Feelings: Two to Nine Years After a Personalized Program of Cognitive Remediation in Psychiatric Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brénugat-Herné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.609. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in Medical Students before Residency: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gorwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.36--42. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual and ethnic polymorphism render prosthetic overhang and under-coverage inevitable using off-the shelf TKA implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo Saffarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Valluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Desseroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2130-2139. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00167-019-05410-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.5--24. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.72--81. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de la remédiation cognitive en Île-de-France, en psychiatrie adulte et infanto-juvénile, et dispositifs de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.613--619. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression chez les proches de patients souffrant de schizophrénie : effets longitudinaux sur 8 mois du programme ProFamille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle idée ! Les big data, aussi en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien du médecin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9627)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (442), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria J. Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce des troubles psychiques en milieu scolaire : le dispositif Fil Harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Brébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary cortisol in early psychosis: New findings and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mam-Lam-Fook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.262-70. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès gratuit au psychologue, une arme contre le mal-être des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive remediation therapy (CRT) benefits more to patients with schizophrenia with low initial memory performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (10), pp.846-53. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09638288.2014.946153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multimodal imaging-based prognostic model building: Preliminary study on multimodal MRI in Glioblastoma Multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taman Upadhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (6), pp.345-350. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01314340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects at Ultra High Risk for psychosis have 'heterogeneous' intellectual functioning profile: a multiple-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rampazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (2-3), pp.415-20. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des états mentaux à risque de transition psychotique : validation de la version française de la CAARMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elkhazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychotomimetic effects at initiation of cannabis use are associated with cannabinoid receptor 1 (CNR1) variants in healthy students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.402-3. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2013.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de cannabis et fonctions cognitives : Manifestations aiguës et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens de Bichat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profamille : un programme psychoéducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Calmejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien du médecin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9204, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation of the factorial structure of temperamental autoquestionnaire TEMPS-A in non-clinical young adults and relation to current state of anxiety, depression and to schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Akiskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131 (1-3), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes nationales d'information sur la dépression. Une anthropologie biopsychosociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Roscoät</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (Supplement 2), pp.D124-D132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux soins et adéquation des traitements de l'épisode dépressif majeur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (Supplement 2), pp.D48-D58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française de l’échelle abrégée d’appréciation psychiatrique étendue avec ancrage, BPRS-E(A) [Validation of the French version of the expanded Brief Psychiatric Rating Scale with anchor BPRS-E(A)].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouaffak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of services and treatment adequacy of Major Depressive Episodes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (S2), pp.46-58. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés à l’adéquation des traitements de l‘épisode dépressif majeur en France : Résultats du Baromètre Santé 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Suppl. 2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de substances illicites chez les étudiants : une enquête en service de médecine préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lôo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supplement 6 (Les états mentaux à risque des 15-25 ans et leur environnement), pp.S202-S208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dépression dans une enquête de santé générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35-36, pp.318-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression touche 3 millions de Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 389, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Santé mentale des étudiants : par-delà les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude annuelle de la Conférence des Écoles de journalisme : \guillemotleft Nouveaux enjeux de Santé Mentale dans les écoles de journalisme : comment faire face ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, par delà la partie émergée de l'accès ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du libre accès 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADN, l'atelier de la donnée de Nanterre; Alliance EDUC; MSH Mondes; Université Paris Nanterre, Oct 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student Mental Health: Beyond the Data, Some Questions That Still Need to Be Asked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'EPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale et recours aux soins des étudiants : évolution depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte, par-delà la partie émergée de l'Accès Ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/97RZS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les cibles d'interventions par modélisations en réseau et par simulations: Application sur la détresse psychologique des étudiants en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des systèmes complexes et du modèle computationnel mutualiste de l'intelligence dans l'analyse de la transition psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Medina-Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Jantiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications téléphoniques centrées sur les addictions pour les jeunes : de la nécessité d’un travail collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echange annuel de l'Association Suisse de Psychologie des Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vies étudiantes, un état des lieux : La santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale des étudiants : (Bien?) Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes prennent soin de leurs étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale des étudiants en 2021: état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème JIPPEJAAD 2021 \textendash Etudiants en 2020 : de la prévention à l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du groupe de travail IGESR : La santé mentale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGESR, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé psychique des jeunes médecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Assemblé Nationale Enquête 2021 Santé mentale des jeunes médecins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'intégration de l'open science au cursus master de psychologie clinique & psychopathologie, est-ce inconscient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrance psychique des étudiants : Évolutions, spécificités et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maison des Adolescents Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de santé mentale dans les enquêtes sur les conditions de vie des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2021, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/9YNB6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples d'analyses incluant la variable temporelle en psychologie : des modèles latents aux network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression et idées suicidaires chez les étudiants (médecine versus non-médecine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is exercise dependence a uni or a multi-dimensional concept ? A bifactor analysis of the Exercise Dependence Scale-Revised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICBA, 2019, Yokohama, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats cognitifs de la transition psychotique, an unexpeted journey in the psychometric universe? From bivariate shire to LCA path and ending in the network universe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Harauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sante psychique des etudiants : Quels points de vues (a l'ove) Presentation Université Dauphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la santé étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big-Data en Psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sante psychique des etudiants : Quels points de vues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau de Soins Psychiatriques et Psychologiques Pour les Etudiants (RESPPET) : La souffrance psychique des étudiants réalités, ruptures et dépassements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité en psychologie~: est-ce que rien ne va bien ou avons-nous des raisons d'espérer~?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium La crise de la reproductibilité en psychologie : état des lieux et changements de pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec (sous) la menace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédiation cognitive en Île de France, état des lieux en 2016 - Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée du C3RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'y aurait-il pas, aussi, des effets positifs de l'immersion dans les séries et la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Série et Dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Star Trek à The Leftovers en passant par De la terre à la lune, Dr House et Naruto : les pouvoirs de la fiction sur la cognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Série et Dépendances Saison 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortisol salivaire et transition psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mam-Lam-Fook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill P. Godsil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Problematic Practice of Physical Exercise: Associations with Quality of Life, Impulsivity, Substance Consumption and Positive Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Imaging Biomarker Ontology based on the Open Biological and Biomedical Ontologies Foundry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Applications Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic Practice of Physical Exercise and Quality of Life in French and Indian University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des architectures de partages de données médicales pour la Recherche Clinique au sein du GdR-Psy/IdP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Groupes Méthodologiques du GdR-Psy/IdP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question que l'on se pose : Où en est le système d'information aka les bases de données de l'IDP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool, activité physique et qualité de vie des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'alcoologie de l'IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Utiliser OpenClinica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire du Groupe de Recherche en Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jumièges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique Problématique à l'exercice physique, activité physique, qualité de vie, bonheur et consommations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse base de données clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du Groupe de Recherche en Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de soin et répercussions scolaires chez 335 enfants présentant un TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Getin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecendreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Konofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international de Langue Française sur le TDAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la remédiation cognitive dans la prise en charge des enfants hyperactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amdani Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Méthodologie, Collections de données : quels contenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd séminaire du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une enquête sur la santé psychique menée en population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine : prévention des risques psycho-comportementaux à l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une base de données clinique partagée : passer des Data-shit aux Data-Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Management des Données en Santé Mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de formation Projet DGRS-Inserm d'échange France-Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hôpital Razzi, La Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la consommation de substances des étudiants : exemple d'un travail conjoint entre un service de médecine préventive universitaire et une unité Inserm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de formation sur les addictions des services de médecine préventive universitaire de Nancy-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scale to Measure Subjective Effects Intensity of Cannabis Consumption: Factorial Structure Confirms Frequent Psychotic-like Experience in Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Biennial Winter Workshop in Psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.e80 10.1097/01.yic.0000405768.59973.0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de cannabis et effets ressentis lors des premières expositions: résultats préliminaires d'une enquête en population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Johais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance d'une politique de santé à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé des étudiants à l'Université : quels partenariats pour quelle politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête Sommeil des Étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 20 ans du Service Inter-Universitaire de Médecine Préventive et de Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Psychiatric Inpatients at First Admission in French Specialized Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vacheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennal WinterWorkshop on Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Davos, Switzerland. pp.304--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis et première hospitalisation en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vacheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détresse psychologique des étudiants : des mesures latentes aux réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, Région indéterminée. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caution is advised with prevalence comparisons: the case of psychological distress with students and COVID in France, a network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2023 : International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium. OSF, 2023, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/MT5YU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en réseau de la détresse psychologique des étudiants en 2016, 2020 et 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grepaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Région indéterminée. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu collectif en schizophrénie : impact d'un programme d'activité physique ludique sur la dépression, l'anxiété et le stress (ECR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Venet-Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jérôme Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mauricette Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée de la recherche - Association des étudiantes et étudiants en recherche en santé mentale (AEERSM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symptômes de la dépression : une analyse en réseau pour identifier des dynamiques spécifiques entre population générale et étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Profamille Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Medical Students Really More Affected by Depression than Other Students? Results from a National Survey of 18,875 Students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN PSYCHIATRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, virtual edition, Spain. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du programme Profamille par modélisation en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d'alcool, de cannabis et de dopants cognitifs chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression, idéations suicidaires et recours aux soins chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourqoui est-il important de s’occuper du stress des étudiants ? Programmes d’intervention basés sur la relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaune Cyrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de la remédiation cognitive (RC) en Île de France, en psychiatrie adulte et infanto-juvénile, et dispositifs de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et santé mentale chez les étudiants : Une étude en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités sur la personnalité normale et pathologique (AFERTP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression subjective en mémoire épisodique après prise en charge par remédiation neurocognitive des troubles schizophréniques, quels ressentis dans les lettres bilans des patients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brenugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Malangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la remédiation cognitive au C3RP, quelles différences dans les lettres bilans écrites par les patients entre CRT ET RECOS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Malangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les patients du C3RP de leurs prises en charge par remédiation cognitive dans leurs lettres bilans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brenugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après 6 mois de participation à ProFamille, que disent les participants? Résultats d'une évaluation narrative du processus et des effets du programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualitative d'un dispositif de dépistage des troubles psychologiques en médecine préventive universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Badié-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La schizophrénie : un regard sur 70 ans d'histoire à partir d'une analyse lexicométrique de 38 949 titres d'articles scientifiques publiés sur Pubmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousssama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempérament affectif et alcoolodépendance : différences homme-femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mohamed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laqueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils symptomatologiques au CIDI des étudiants en service de médecine préventive universitaire : une analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés au recours d'un dispositif innovant en santé mentale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Plaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cluster profamille ile de france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis et Troubles Schizophréniformes : interactions complexes chez les sujets présentant des anomalies du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gita Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum Autisme-Schizophrénie? Repérage des symptômes autistiques dans la trajectoire précoce des patients souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des difficultés psychologiques des étudiants, recours au généraliste ou au &amp;quot;psy&amp;quot; et retentissement sur le fonctionnement scolaire : 1ers résultats d'une enquête menée au Service Inter-Universitaire de Médecine Préventive et de Promotion de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathological Outcome in Young Adult Help-Seekers: Influence of Cannabis Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Association for Child &amp; Adolescent Psychiatry and Allied Professions (IACAPAP) World Congress : Brain, Mind and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'antisaccades et saccades mémorisées dans une approche neurodéveloppementale de la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Gadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en charge des difficultés psychologiques des étudiants : un exemple de relations entre un service de médecine préventive, le SIUMPPS et un service spécialisé dans l'évaluation des jeunes adultes au SHU de l'Hôpital Ste-Anne, le C'JAAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et les missions du psychologue clinicien dans l'unité de recherche du SHU Sainte Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Johais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial Structure of the Temperamental Autoquestionnaire TEMPS-A Confirmed in Non-Clinical Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Biennial Winter Workshop in Psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux analyses par équations structurelles Applications avec Mplus en psychologie et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bonneville-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux analyses par équations structurelles : applications avec Mplus en psychologie et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bonneville-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 978-2-10-079301-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feres Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tenret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux soins des étudiants : quelques indicateurs à partir des enquêtes de l'OVE depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels déterminants de la santé mentale des étudiants dans l'enquête Conditions de vie 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale, son importance et sa mesure chez les étudiants dans les enquêtes de l'OVE depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux soins des étudiants souffrant de dépression en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d'alcool, de cannabis et de dopants cognitifs chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression et le suicide chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Powers of Fiction over Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2018, 978-1-5275-0914-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé psychique des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret, Jean-François; Van de Velde, Cécile; Verley, Élise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vies Étudiantes. Tendances et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le documentation française, pp.213-234, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets néfastes du cannabis, un facteur de risque à l'adolescence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laqueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'addiction chez les adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-233, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression en France : Prévalence, facteurs associés et consommation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Beck, Philippe Guilbert, Arnaud Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inpes, pp.459-485, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est concerné par la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Astor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Pierre Deniker pour la recherche et la prévention en santé mentale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique et méthodologie : pour une alliance et une approche de la complexité en psychopathologie. Des théories aux mesures jusqu’aux prises en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04551836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête nationale révèle l'état de santé mentale préoccupant des étudiants en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : quelles conséquences sur la santé mentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luquiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la souffrance psychologique des étudiants est difficile à appréhender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuisement, dépression, suicide : comment protéger les étudiants en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès gratuit au psychologue, une arme contre le mal-être des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yannick MORVAN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting common processes across psychotherapies through AI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélémy Serres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2026.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of transdiagnostic phenomena among patients, the general population, relatives, and mental health professionals using topic modeling techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Vancappel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Kazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayfa Zgaya-Biau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.1715108. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1715108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating disorders symptoms and associated risk factors among medical students in France: a nationwide cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eating Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.255. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40337-025-01436-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05412730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative models of psychopathology and psychotherapy: A PRISMA-based scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaine dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2025.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05171592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking positive emotions in the course of adult depression: A systematic scoping review of longitudinal studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dupuis-Lesavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mebazaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Veal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 393 (Pt B), pp.120387-120387. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2025.120387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Problematic Physical Activity (PPA) a Uni- or Multi-Dimensional Concept? A Bifactor Analysis of the Exercise Dependence Scale-Revised (EDS-R)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 131 (1), pp.106-134. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00315125231218745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and factors associated with depression and suicidal ideation among French students in 2016: A national study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M. Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 326, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2023.115263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of an Adapted Physical Activity Program on Stress, Anxiety, Depression in Patients with Schizophrenia: Study Protocol of a Randomized-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Venet-Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jérôme Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archives of Psychiatry and Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 274 (4), pp.891-902. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00406-023-01689-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of social restrictions on mental health and health behaviours of individuals with multimorbidity during Covid-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resti Tito H Villarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paquito Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanan Yazbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimorbidity and Comorbidity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/26335565231221609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health and working conditions among French medical students: A nationwide study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawale Hadouiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Haas-Jordache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loona Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 306, pp.124 - 130. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2022.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03684443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Measure Mental Pain: A Systematic Review Assessing Measures of Mental Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boutron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.ebmental-2021-300350. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/ebmental-2021-300350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'une version française du 16-items Prodromal Questionnaire (fPQ16) chez des adolescents et jeunes adultes consultant en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lejuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une année seuls ensemble. Enquête sur les effets de la crise sanitaire sur l'année universitaire 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feres Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Patros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OVE infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04125065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants : mieux prendre la mesure et considérer les enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les psychologues dans le champ de la santé mentale : les perspectives en promotion de la santé mentale positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shankland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Flaudias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (1), pp.71-84. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and evaluation of an adapted physical activity program in anorexia nervosa inpatients: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lama Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tailhardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Eating Disorders Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (6), pp.687-700. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/erv.2779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network modeling in psychopathology: Hopes and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.I. Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2020.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment, Studies and Feelings: Two to Nine Years After a Personalized Program of Cognitive Remediation in Psychiatric Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brénugat-Herné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.609. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.00609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burnout in Medical Students before Residency: A Systematic Review and Meta-Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Gorwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.36--42. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2018.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Validation of the Compulsive Internet Use Scale in Four Forms and Eighth Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cyberpsychology, Behavior, and Social Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (7), pp.451-464. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cyber.2018.0731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual and ethnic polymorphism render prosthetic overhang and under-coverage inevitable using off-the shelf TKA implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo Saffarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Valluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Desseroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knee Surgery, Sports Traumatology, Arthroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (7), pp.2130-2139. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00167-019-05410-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé psychique, mal-être, dépression et anxiété des étudiants: des chiffres et des humains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue québécoise de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40 (2), pp.5--24. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1065901ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of Emotion-Induced Changes in Eating: A Latent Profile Analysis of the Emotional Appetite Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.72--81. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.11.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention-deficit hyperactivity disorder and addictions (substance and behavioral): Prevalence and characteristics in a multicenter study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), pp.743-751. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.7.2018.58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Invariance of the Short Version of the Problematic Mobile Phone Use Questionnaire (PMPUQ-SV) across Eight Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halley Pontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Griffiths</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Dawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (6), pp.1213. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15061213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de la remédiation cognitive en Île-de-France, en psychiatrie adulte et infanto-juvénile, et dispositifs de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 176, pp.613--619. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2018.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation and Factor Structure of the French-Language Version of the Emotional Appetite Questionnaire (EMAQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bourdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (442), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.00442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression chez les proches de patients souffrant de schizophrénie : effets longitudinaux sur 8 mois du programme ProFamille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Dimensions Of Impulsivity Are Related To Problematic Practice Of Physical Exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle idée ! Les big data, aussi en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien du médecin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (9627)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Reported Dependence on Mobile Phones in Young Adults: A European Cross-Cultural Empirical Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Lopez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria J. Kuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.168-177. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1556/2006.6.2017.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection précoce des troubles psychiques en milieu scolaire : le dispositif Fil Harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Oppetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Brébant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès gratuit au psychologue, une arme contre le mal-être des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salivary cortisol in early psychosis: New findings and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mam-Lam-Fook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.262-70. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor structure of the French version of the Hypomanic Personality Scale (HPS) in non-clinical young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62, pp.105 - 113. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comppsych.2015.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive remediation therapy (CRT) benefits more to patients with schizophrenia with low initial memory performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disability and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 37 (10), pp.846-53. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09638288.2014.946153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for multimodal imaging-based prognostic model building: Preliminary study on multimodal MRI in Glioblastoma Multiforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taman Upadhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Le Reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (6), pp.345-350. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01314340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of mind and hypomanic traits in general population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Stefaniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Mouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 215 (3), pp.694 - 699. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.12.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjects at Ultra High Risk for psychosis have 'heterogeneous' intellectual functioning profile: a multiple-case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rampazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152 (2-3), pp.415-20. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des états mentaux à risque de transition psychotique : validation de la version française de la CAARMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elkhazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chauchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.447-456. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2013.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychotomimetic effects at initiation of cannabis use are associated with cannabinoid receptor 1 (CNR1) variants in healthy students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kebir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (4), pp.402-3. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/mp.2013.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de cannabis et fonctions cognitives : Manifestations aiguës et à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens de Bichat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profamille : un programme psychoéducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Calmejane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien du médecin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9204, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation of the factorial structure of temperamental autoquestionnaire TEMPS-A in non-clinical young adults and relation to current state of anxiety, depression and to schizotypal traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. K. Akiskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 131 (1-3), pp.37-44. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2011.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes nationales d'information sur la dépression. Une anthropologie biopsychosociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Du Roscoät</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (Supplement 2), pp.D124-D132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours aux soins et adéquation des traitements de l'épisode dépressif majeur en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (Supplement 2), pp.D48-D58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de la version française de l’échelle abrégée d’appréciation psychiatrique étendue avec ancrage, BPRS-E(A) [Validation of the French version of the expanded Brief Psychiatric Rating Scale with anchor BPRS-E(A)].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouaffak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bannour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (4), pp.294-301. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2009.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés à l’adéquation des traitements de l‘épisode dépressif majeur en France : Résultats du Baromètre Santé 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (Suppl. 2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of services and treatment adequacy of Major Depressive Episodes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Lamboy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (S2), pp.46-58. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2008.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de substances illicites chez les étudiants : une enquête en service de médecine préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lôo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. O. Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supplement 6 (Les états mentaux à risque des 15-25 ans et leur environnement), pp.S202-S208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la dépression dans une enquête de santé générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35-36, pp.318-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression touche 3 millions de Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 389, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student Mental Health: Beyond the Data, Some Questions That Still Need to Be Asked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'EPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Santé mentale des étudiants : par-delà les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude annuelle de la Conférence des Écoles de journalisme : \guillemotleft Nouveaux enjeux de Santé Mentale dans les écoles de journalisme : comment faire face ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte, par delà la partie émergée de l'accès ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du libre accès 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADN, l'atelier de la donnée de Nanterre; Alliance EDUC; MSH Mondes; Université Paris Nanterre, Oct 2023, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale et recours aux soins des étudiants : évolution depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Ouverte, par-delà la partie émergée de l'Accès Ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/97RZS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier les cibles d'interventions par modélisations en réseau et par simulations: Application sur la détresse psychologique des étudiants en 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des systèmes complexes et du modèle computationnel mutualiste de l'intelligence dans l'analyse de la transition psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Medina-Altamirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Jantiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications téléphoniques centrées sur les addictions pour les jeunes : de la nécessité d’un travail collaboratif.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Païs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echange annuel de l'Association Suisse de Psychologie des Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Berne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vies étudiantes, un état des lieux : La santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale des étudiants : (Bien?) Observer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes prennent soin de leurs étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé mentale des étudiants en 2021: état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème JIPPEJAAD 2021 \textendash Etudiants en 2020 : de la prévention à l'intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde du groupe de travail IGESR : La santé mentale des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGESR, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé psychique des jeunes médecins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Assemblé Nationale Enquête 2021 Santé mentale des jeunes médecins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de santé mentale dans les enquêtes sur les conditions de vie des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2021, Nanterre, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/9YNB6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souffrance psychique des étudiants : Évolutions, spécificités et prise en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Maison des Adolescents Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'intégration de l'open science au cursus master de psychologie clinique & psychopathologie, est-ce inconscient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la fédération EPN-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques exemples d'analyses incluant la variable temporelle en psychologie : des modèles latents aux network analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Nanterre; MSH Mondes, Dec 2020, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression et idées suicidaires chez les étudiants (médecine versus non-médecine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is exercise dependence a uni or a multi-dimensional concept ? A bifactor analysis of the Exercise Dependence Scale-Revised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICBA, 2019, Yokohama, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats cognitifs de la transition psychotique, an unexpeted journey in the psychometric universe? From bivariate shire to LCA path and ending in the network universe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Harauchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème édition du GREPACO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sante psychique des etudiants : Quels points de vues (a l'ove) Presentation Université Dauphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous de la santé étudiante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Big-Data en Psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sante psychique des etudiants : Quels points de vues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau de Soins Psychiatriques et Psychologiques Pour les Etudiants (RESPPET) : La souffrance psychique des étudiants réalités, ruptures et dépassements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité en psychologie~: est-ce que rien ne va bien ou avons-nous des raisons d'espérer~?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium La crise de la reproductibilité en psychologie : état des lieux et changements de pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser avec (sous) la menace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remédiation cognitive en Île de France, état des lieux en 2016 - Projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée du C3RP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'y aurait-il pas, aussi, des effets positifs de l'immersion dans les séries et la fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Série et Dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Star Trek à The Leftovers en passant par De la terre à la lune, Dr House et Naruto : les pouvoirs de la fiction sur la cognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Série et Dépendances Saison 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortisol salivaire et transition psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mam-Lam-Fook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill P. Godsil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Problematic Practice of Physical Exercise: Associations with Quality of Life, Impulsivity, Substance Consumption and Positive Psychology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question que l'on se pose : Où en est le système d'information aka les bases de données de l'IDP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblé Générale du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Imaging Biomarker Ontology based on the Open Biological and Biomedical Ontologies Foundry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Amdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Applications Tools for Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problematic Practice of Physical Exercise and Quality of Life in French and Indian University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Behavioral Addictions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des architectures de partages de données médicales pour la Recherche Clinique au sein du GdR-Psy/IdP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Groupes Méthodologiques du GdR-Psy/IdP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcool, activité physique et qualité de vie des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque d'alcoologie de l'IREB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment Utiliser OpenClinica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire du Groupe de Recherche en Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jumièges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique Problématique à l'exercice physique, activité physique, qualité de vie, bonheur et consommations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium La santé des étudiants en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse base de données clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème séminaire du Groupe de Recherche en Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de soin et répercussions scolaires chez 335 enfants présentant un TDAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Getin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecendreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Konofal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème colloque international de Langue Française sur le TDAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la remédiation cognitive dans la prise en charge des enfants hyperactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amdani Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Méthodologie, Collections de données : quels contenants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Nevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2cd séminaire du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'une enquête sur la santé psychique menée en population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Académie de Médecine : prévention des risques psycho-comportementaux à l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Management des Données en Santé Mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de formation Projet DGRS-Inserm d'échange France-Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hôpital Razzi, La Manouba, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une base de données clinique partagée : passer des Data-shit aux Data-Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire du Groupe de Recherche en Psychiatrie CNRS 3557</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la consommation de substances des étudiants : exemple d'un travail conjoint entre un service de médecine préventive universitaire et une unité Inserm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de formation sur les addictions des services de médecine préventive universitaire de Nancy-Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scale to Measure Subjective Effects Intensity of Cannabis Consumption: Factorial Structure Confirms Frequent Psychotic-like Experience in Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Biennial Winter Workshop in Psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.e80 10.1097/01.yic.0000405768.59973.0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation de cannabis et effets ressentis lors des premières expositions: résultats préliminaires d'une enquête en population étudiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Johais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Perufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Rouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance d'une politique de santé à l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Santé des étudiants à l'Université : quels partenariats pour quelle politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats de l'enquête Sommeil des Étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des 20 ans du Service Inter-Universitaire de Médecine Préventive et de Promotion de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis Use in Psychiatric Inpatients at First Admission in French Specialized Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vacheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Biennal WinterWorkshop on Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Davos, Switzerland. pp.304--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis et première hospitalisation en psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Vacheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caution is advised with prevalence comparisons: the case of psychological distress with students and COVID in France, a network approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS 2023 : International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgium. OSF, 2023, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17605/OSF.IO/MT5YU⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détresse psychologique des étudiants : des mesures latentes aux réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, Région indéterminée. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu collectif en schizophrénie : impact d'un programme d'activité physique ludique sur la dépression, l'anxiété et le stress (ECR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Venet-Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jérôme Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Mauricette Mendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demi-journée de la recherche - Association des étudiantes et étudiants en recherche en santé mentale (AEERSM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montréal, Québec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en réseau de la détresse psychologique des étudiants en 2016, 2020 et 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Grepaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lausanne, Région indéterminée. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les symptômes de la dépression : une analyse en réseau pour identifier des dynamiques spécifiques entre population générale et étudiante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Profamille Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Medical Students Really More Affected by Depression than Other Students? Results from a National Survey of 18,875 Students in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPEAN PSYCHIATRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, virtual edition, Spain. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'impact du programme Profamille par modélisation en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d'alcool, de cannabis et de dopants cognitifs chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression, idéations suicidaires et recours aux soins chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourqoui est-il important de s’occuper du stress des étudiants ? Programmes d’intervention basés sur la relaxation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labaune Cyrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45 Congrès de l'AFTCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité de la remédiation cognitive (RC) en Île de France, en psychiatrie adulte et infanto-juvénile, et dispositifs de réhabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Moualla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions de personnalité et santé mentale chez les étudiants : Une étude en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Nann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités sur la personnalité normale et pathologique (AFERTP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progression subjective en mémoire épisodique après prise en charge par remédiation neurocognitive des troubles schizophréniques, quels ressentis dans les lettres bilans des patients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brenugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Malangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation qualitative d'un dispositif de dépistage des troubles psychologiques en médecine préventive universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Badié-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la remédiation cognitive au C3RP, quelles différences dans les lettres bilans écrites par les patients entre CRT ET RECOS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Danset-Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Malangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les patients du C3RP de leurs prises en charge par remédiation cognitive dans leurs lettres bilans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Memoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Passos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lindsay Brenugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après 6 mois de participation à ProFamille, que disent les participants? Résultats d'une évaluation narrative du processus et des effets du programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Hamdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La schizophrénie : un regard sur 70 ans d'histoire à partir d'une analyse lexicométrique de 38 949 titres d'articles scientifiques publiés sur Pubmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousssama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempérament affectif et alcoolodépendance : différences homme-femme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Mohamed Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laqueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils symptomatologiques au CIDI des étudiants en service de médecine préventive universitaire : une analyse en classes latentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs associés au recours d'un dispositif innovant en santé mentale des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Plaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité Physique, santé et ressources des étudiants : Habitudes de vie des étudiants de Nanterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kotbagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ah. Boudoukha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Martin-Krumm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’Activité Physique. Dunkerque </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Dunkerque, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cluster profamille ile de france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evandelia Valladier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bralet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Canceil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Version of the Hypomanic Personality Scale (HPS) : Factorial Structure in a Non-Clinical Student Sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theory of Mind and Hypomanic Personality in General Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannabis et Troubles Schizophréniformes : interactions complexes chez les sujets présentant des anomalies du développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gita Dadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuum Autisme-Schizophrénie? Repérage des symptômes autistiques dans la trajectoire précoce des patients souffrant de schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Amado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévalence des difficultés psychologiques des étudiants, recours au généraliste ou au &amp;quot;psy&amp;quot; et retentissement sur le fonctionnement scolaire : 1ers résultats d'une enquête menée au Service Inter-Universitaire de Médecine Préventive et de Promotion de la Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychopathological Outcome in Young Adult Help-Seekers: Influence of Cannabis Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Kebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Association for Child &amp; Adolescent Psychiatry and Allied Professions (IACAPAP) World Congress : Brain, Mind and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'antisaccades et saccades mémorisées dans une approche neurodéveloppementale de la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Gadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en charge des difficultés psychologiques des étudiants : un exemple de relations entre un service de médecine préventive, le SIUMPPS et un service spécialisé dans l'évaluation des jeunes adultes au SHU de l'Hôpital Ste-Anne, le C'JAAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brebant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Monchablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle et les missions du psychologue clinicien dans l'unité de recherche du SHU Sainte Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Willard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Johais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Bendjemaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès de l'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorial Structure of the Temperamental Autoquestionnaire TEMPS-A Confirmed in Non-Clinical Young Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Tibaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th Biennial Winter Workshop in Psychoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux analyses par équations structurelles Applications avec Mplus en psychologie et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bonneville-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux analyses par équations structurelles : applications avec Mplus en psychologie et sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Bonneville-Roussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Fenouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2021, 978-2-10-079301-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feres Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bohet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Tenret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation française, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux soins des étudiants : quelques indicateurs à partir des enquêtes de l'OVE depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels déterminants de la santé mentale des étudiants dans l'enquête Conditions de vie 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé mentale, son importance et sa mesure chez les étudiants dans les enquêtes de l'OVE depuis 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Facon-Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vansimaeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être étudiant avant et pendant la crise sanitaire, Enquête Conditions de vie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2023, Etudes &amp; recherches, 978-2-11-157670-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation d'alcool, de cannabis et de dopants cognitifs chez les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gierski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours aux soins des étudiants souffrant de dépression en 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression et le suicide chez les étudiants d'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des étudiants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2020, Observatoire national de la vie étudiante, 978-2-11-157148-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Powers of Fiction over Cognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combining Aesthetic and Psychological Approaches to TV Series Addiction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2018, 978-1-5275-0914-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé psychique des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giret, Jean-François; Van de Velde, Cécile; Verley, Élise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vies Étudiantes. Tendances et inégalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le documentation française, pp.213-234, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets néfastes du cannabis, un facteur de risque à l'adolescence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dervaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laqueille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Krebs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'addiction chez les adolescents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-233, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépression en France : Prévalence, facteurs associés et consommation de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briffault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland M. Dardennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Beck, Philippe Guilbert, Arnaud Gautier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baromètre santé 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inpes, pp.459-485, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui est concerné par la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Astor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieun Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondation Pierre Deniker pour la recherche et la prévention en santé mentale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinique et méthodologie : pour une alliance et une approche de la complexité en psychopathologie. Des théories aux mesures jusqu’aux prises en charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Paris Nanterre, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04551836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête nationale révèle l'état de santé mentale préoccupant des étudiants en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : quelles conséquences sur la santé mentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Luquiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la souffrance psychologique des étudiants est difficile à appréhender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Frajerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épuisement, dépression, suicide : comment protéger les étudiants en médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès gratuit au psychologue, une arme contre le mal-être des ados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Carre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05412730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Sadat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ladner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01436-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuis-Lesavre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mebazaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boutron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120387" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190899v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M. Chevance" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115263" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resti Tito H Villarino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Yazbek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565231221609" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684443v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hadouiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Haas-Jordache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Mathieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charvet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touboul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ebmental-2021-300350" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frajerman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.10.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228849v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejuste" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Fried" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevance" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2018.08.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Saffarini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valluy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05410-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228852v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danset-Alexandre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Valladier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Nev&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aim&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oppetit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#233;bant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monchablon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.01.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312810v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumette" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kebir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.10.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229645v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Morvan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312812v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todd" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.946153" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01314340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taman Upadhaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.08.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rampazzo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Willard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.11.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312822v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Krebs" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elkhazen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauchot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.12.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312815v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaillard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.188" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550615v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Dadi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550617v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Canceil" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmejane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dammak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tibaoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bourdel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Akiskal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2011.01.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP4NZF34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312824v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dardennes" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133912v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouaffak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bannour" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chayet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Bourdel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.04.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477258v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rouillon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dardennes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamboy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.10.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.10.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312820v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Oli&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#244;o" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312827v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584233v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Prieto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Dardennes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239893v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353101v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230302v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239894v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/97RZS" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241042v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230203v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Medina-Altamirano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Jantiac" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327922v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231005v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231000v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230981v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249443v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230994v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/9YNB6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167700v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230198v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230982v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harauchamp" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231002v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mignon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230991v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231001v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230990v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230205v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230988v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230989v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230197v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kebir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill P. Godsil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230983v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Nev&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230986v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230987v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaillard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230985v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bralet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240440v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Getin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230199v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdani Hamza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Abbes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Yahia" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230998v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230996v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230992v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230993v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230204v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Tibaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Bourdel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230202v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Johais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Bendjemaa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perufel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Rouvier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230995v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230999v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230201v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vacheron" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241040v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231761v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231769v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandelia Valladier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231746v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231767v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231748v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231759v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231762v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231753v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Magnier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Brenugat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Malangin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231763v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passos" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Memoli" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231755v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rigaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231764v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pinto" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Hamdani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Kowalski" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monchablon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Badi&#233;-Perez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231745v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousssama Kebir" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231756v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laqueille" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231752v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Louis" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brebant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231751v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231768v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charvet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231744v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Dadi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231754v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231757v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231750v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231747v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gadel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seassau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231760v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231770v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chayet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231766v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368561v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bonneville-Roussy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229881v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535663v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229856v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229855v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229857v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229858v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550746v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574768v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626622v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gabriel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551836v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229647v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229646v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229648v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754732v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550597v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601329v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vancappel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Saur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fourel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2026.01.003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465130v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayfa Zgaya-Biau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1715108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05412730v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Tavolacci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doudeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vilain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Sadat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ladner" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-025-01436-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05171592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solaine dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kosinski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Tapia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2025.03.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuis-Lesavre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mebazaa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribeiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boutron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120387" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04350951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kern" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Mattar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Kotbagi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125231218745" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Frajerman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M. Chevance" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115263" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Venet-Kelma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed J&#233;r&#244;me Romain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Mendy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Meslier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00406-023-01689-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chauvin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resti Tito H Villarino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Yazbek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565231221609" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rolland" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawale Hadouiri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Haas-Jordache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Gouy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loona Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.03.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boutron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Berre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touboul" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ebmental-2021-300350" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lejuste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pedron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Urban" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.11.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125065v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feres Belghith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Couto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ferry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Patros" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frajerman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.10.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03177104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shankland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Flaudias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamboy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tailhardat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/erv.2779" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948836v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Fried" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevance" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228847v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Amado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Moualla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jouve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Br&#233;nugat-Hern&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Attali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.00609" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228848v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Gorwood" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2018.08.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Lopez-Fernandez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Kuss" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dawes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halley Pontes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cyber.2018.0731" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04982165v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo Saffarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Valluy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Desseroit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-019-05410-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228851v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065901ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bourdier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.11.108" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.7.2018.58" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15061213" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04228852v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danset-Alexandre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Launay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Doyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Willard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2018.04.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.00442" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Valladier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hod&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.11.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566634v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Nev&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aim&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566636v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria J. Kuss" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2006.6.2017.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Oppetit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Br&#233;bant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Monchablon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2017.01.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229645v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Carre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Morvan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312810v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumette" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kebir" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2015.10.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2015.07.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312812v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todd" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duboc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09638288.2014.946153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01314340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taman Upadhaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Le Reste" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hatt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.08.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916621v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Blondel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouras" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.12.042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rampazzo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alexandre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Willard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2013.11.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81MB1SFH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312822v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Krebs" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elkhazen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauchot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.12.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312815v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaillard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2013.188" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550615v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Dadi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Jay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550617v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Canceil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Calmejane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dammak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tibaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bourdel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Akiskal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2011.01.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP4NZF34-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312824v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Briffault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Rosco&#228;t" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rouillon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dardennes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouaffak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bannour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chayet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Bourdel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2009.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briffault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rouillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dardennes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lamboy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.10.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477258v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2008.10.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312820v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouvier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Oli&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L&#244;o" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guilbert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584233v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Prieto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. Dardennes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230302v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239893v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241041v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Facon-Barillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vansimaeys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04239894v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/97RZS" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241042v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230203v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Medina-Altamirano" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Jantiac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327922v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gicquel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Levan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pa&#239;s" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231005v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231000v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230981v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249443v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477855v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/9YNB6" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231004v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230994v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167700v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230198v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04270878v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230982v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Harauchamp" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231002v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mignon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230991v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231001v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230997v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230990v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230205v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230988v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230989v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230197v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Kebir" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mam-Lam-Fook" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill P. Godsil" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240444v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230986v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Nev&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887889v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amdouni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240443v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230983v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240442v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230987v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaillard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240441v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Muller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230985v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bralet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04240440v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Getin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecendreux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Konofal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230199v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdani Hamza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Abbes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Ben Yahia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230984v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230998v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230992v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230996v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230993v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Tibaoui" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Bourdel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230202v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Johais" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Bendjemaa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Perufel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Rouvier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230995v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230999v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230201v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Vacheron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04230200v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240892v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/MT5YU" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241038v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04388918v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mauricette Mendy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241040v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231761v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231769v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandelia Valladier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231746v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231767v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231748v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04392818v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Labaune Cyrielle" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231762v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04393425v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231753v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Magnier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Brenugat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Malangin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231749v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Kowalski" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Urbain" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Monchablon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Badi&#233;-Perez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231763v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Passos" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Memoli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231755v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rigaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231764v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pinto" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Hamdani" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231745v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousssama Kebir" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231756v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mohamed Abdallah" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laqueille" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231752v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Louis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brebant" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231751v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421975v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kern" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kotbagi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ah. Boudoukha" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231768v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charvet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231758v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231765v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231744v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gita Dadi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dervaux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231754v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231757v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231750v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231747v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Gadel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coen" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seassau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231760v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231770v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chayet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04231766v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368561v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Bonneville-Roussy" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229881v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535663v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bohet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tenret" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241044v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241043v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241045v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229855v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229856v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229857v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229858v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550728v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coulange" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boujut" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550746v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574768v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626622v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Astor" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gonthier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Chauvel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieun Jeong" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Gabriel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04551836v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229647v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229646v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229648v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754732v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550597v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>