--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -969,51 +969,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1401,825 +1401,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01204669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylene (C2H2) and hydrogen cyanide (HCN) from IASI satellite observations: global distribution, validation, and comparison with model.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Wespes</w:t>
+                <w:t xml:space="preserve">Global distributions, time series and error characterization of atmospheric ammonia (NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) from IASI satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Ngadi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ngadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acpd-15-14357-2015⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.2905-2922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-2905-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154522v1</w:t>
+                <w:t xml:space="preserve">hal-00862486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global distributions, time series and error characterization of atmospheric ammonia (NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) from IASI satellite observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin van Damme</w:t>
+                <w:t xml:space="preserve">Exceptional emissions of NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and HCOOH in the 2010 Russian wildfires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina R'Honi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. L. Heald</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Ngadi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (6), pp.2905-2922. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-2905-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (8), pp.4171-4181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-4171-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862486v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional emissions of NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and HCOOH in the 2010 Russian wildfires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentin Duflot</w:t>
+                <w:t xml:space="preserve">Towards a climate-dependent paradigm of ammonia emission and deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart N. Riddick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Dragosits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiko Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-4171-2013⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 368 (1621), pp.20130166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768973v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a climate-dependent paradigm of ammonia emission and deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eiko Nemitz</w:t>
+                <w:t xml:space="preserve">Retrieval of sulphur dioxide from the infrared atmospheric sounding interferometer (IASI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Ngadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0166⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (3), pp.581-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-5-581-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844848v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of sulphur dioxide from the infrared atmospheric sounding interferometer (IASI)</w:t>
+                <w:t xml:space="preserve">Intercontinental transport of anthropogenic sulfur dioxide and other pollutants: An infrared remote sensing case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ngadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Emmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (19), pp.L19806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL048976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2229,100 +2095,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From land cover to land use systems mapping : detection and characterization of large scale agricultural investments (LSAIs) from satellite imagery. Application to Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ngadi Scarpetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environment and Society. Université de Montpellier, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024UMONG147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05362459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2332,51 +2198,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite-based detection of potential land grabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ngadi Scarpetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2385,123 +2251,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamadou Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and mapping of agricultural large-scale land acquisitions (LSLAs) using MODIS Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ngadi Scarpetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2560,73 +2426,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany. ESA, 2 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous satellite measurements of NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emitted by fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2685,73 +2551,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2014 EUMETSAT Meteorological Satellite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Geneva, Switzerland. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local To Global Distributions of Atmospheric Ammonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2810,87 +2676,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planet Under Pressure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Emission, Chemistry and Transport of Vegetation Fires from IASI and Comparison with Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina R'Honi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2935,100 +2801,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Conference on Advances in Atmospheric Science and Applications (ATMOS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Ammonia Monitored by IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ngadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3060,73 +2926,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Conference on Advances in Atmospheric Science and Applications (ATMOS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ammonia distributions and emissions using infrared space observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3135,115 +3001,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette L. Heald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third ACCENT Urbino Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3390,51 +3256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wren-Lewis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Damme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R'Honi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rhoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Damme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wespes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10509-2015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acpd-15-14357-2015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Heald" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2905-2014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina R'Honi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4171-2013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-581-2012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632738v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Emmons" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05362459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONG147" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182933v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739026v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733854v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664533v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette L. Heald" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wren-Lewis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Damme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R'Honi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rhoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Damme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wespes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10509-2015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Heald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2905-2014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina R'Honi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4171-2013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-581-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Emmons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05362459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONG147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette L. Heald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>