--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -471,346 +471,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared satellite observations of HCN and C2H2 in biomass burning plumes</w:t>
+                <w:t xml:space="preserve">Monitoring emission, chemistry and transport of vegetation fires from IASI and comparison with simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. R'Honi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. R'Honi</w:t>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 EUMETSAT Meteorologcial Satellite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sopot, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736559v1</w:t>
+                <w:t xml:space="preserve">hal-00739040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring emission, chemistry and transport of vegetation fires from IASI and comparison with simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Infrared satellite observations of HCN and C2H2 in biomass burning plumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. R'Honi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 EUMETSAT Meteorologcial Satellite Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sopot, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739040v1</w:t>
+                <w:t xml:space="preserve">hal-00736559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near real-time monitoring of atmospheric composition with IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rhoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -878,77 +878,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrogen &amp; Global Change: Key findings - future challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Edinburgh, United Kingdom</w:t>
@@ -1273,51 +1273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetylene (C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) and hydrogen cyanide (HCN) from IASI satellite observations: global distributions, validation, and comparison with model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,77 +1567,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina R'Honi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (8), pp.4171-4181. </w:t>
@@ -1835,51 +1835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,51 +1995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ngadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Emmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (19), pp.L19806. </w:t>
@@ -2206,277 +2206,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite-based detection of potential land grabs</w:t>
+                <w:t xml:space="preserve">Detection and mapping of agricultural large-scale land acquisitions (LSLAs) using MODIS Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ngadi Scarpetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamadou Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany. ESA, 2 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445866v1</w:t>
+                <w:t xml:space="preserve">hal-05182933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and mapping of agricultural large-scale land acquisitions (LSLAs) using MODIS Satellite Image Time Series</w:t>
+                <w:t xml:space="preserve">Satellite-based detection of potential land grabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ngadi Scarpetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamadou Dieye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Bourgoin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2022 (LPS2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany. ESA, 2 p., 2022</w:t>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182933v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous satellite measurements of NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; emitted by fires</w:t>
               </w:r>
@@ -2626,64 +2626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planet Under Pressure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, London, United Kingdom</w:t>
@@ -2738,77 +2738,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina R'Honi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Conference on Advances in Atmospheric Science and Applications (ATMOS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bruges, Belgium</w:t>
@@ -2876,64 +2876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ngadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Conference on Advances in Atmospheric Science and Applications (ATMOS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bruges, Belgium</w:t>
@@ -2988,77 +2988,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette L. Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third ACCENT Urbino Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Urbino, Italy</w:t>
@@ -3256,51 +3256,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wren-Lewis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Damme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R'Honi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rhoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Damme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wespes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10509-2015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Heald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2905-2014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina R'Honi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4171-2013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-581-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Emmons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05362459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONG147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette L. Heald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Lebourgeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Houngbedji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Wren-Lewis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ngadi Scarpetta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Dieye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourgoin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Damme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. R'Honi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarisse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Duflot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rhoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Damme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heald" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Laques" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Begue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2024.104066" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164102v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Scarpetta" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dieye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2023.103379" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01204669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wespes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-10509-2015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862486v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Heald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ngadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-2905-2014" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina R'Honi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-4171-2013" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Sutton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Reis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart N. Riddick" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Dragosits" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiko Nemitz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0166" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-5-581-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Emmons" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL048976" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05362459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONG147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182933v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121147v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette L. Heald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>