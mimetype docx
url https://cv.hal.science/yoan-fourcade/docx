--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -106,819 +106,819 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Dynamics of the Exotic Flatworm &amp;lt;i&amp;gt;Obama nungara&amp;lt;/i&amp;gt; in an Invaded Garden</w:t>
+                <w:t xml:space="preserve">Same data, different analysts: variation in effect sizes due to analytical decisions in ecology and evolutionary biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanèze Noël</w:t>
+                <w:t xml:space="preserve">Elliot Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+                <w:t xml:space="preserve">Hannah S Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Roy</w:t>
+                <w:t xml:space="preserve">Timothy H Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bonnet</w:t>
+                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon C Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.e70827. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-02101-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905217v1</w:t>
+                <w:t xml:space="preserve">hal-04943340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Fauré</w:t>
+                <w:t xml:space="preserve">Raphaëlle Gladieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002965v1</w:t>
+                <w:t xml:space="preserve">hal-05518500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518500v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same data, different analysts: variation in effect sizes due to analytical decisions in ecology and evolutionary biology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental assessment of the predation pressure by the exotic flatworm Obama nungara in its introduced range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon C Griffith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-024-02101-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoaf025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943340v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the predation pressure by the exotic flatworm Obama nungara in its introduced range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global phylogenetic and functional structure of rodent assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Bader Alhajeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zoaf025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecog.07534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352214v1</w:t>
+                <w:t xml:space="preserve">hal-05196135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global phylogenetic and functional structure of rodent assemblages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Population Dynamics of the Exotic Flatworm &amp;lt;i&amp;gt;Obama nungara&amp;lt;/i&amp;gt; in an Invaded Garden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bader Alhajeri</w:t>
+                <w:t xml:space="preserve">Georges Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (8), </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.e70827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecog.07534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196135v1</w:t>
+                <w:t xml:space="preserve">hal-04905217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No optimal spatial filtering distance for mitigating sampling bias in ecological niche models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamboley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (9), pp.1783-1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -946,429 +946,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording earthworm diversity on the tropical island of Martinique using DNA barcoding unveiled endemic species in bromeliad plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Environmental correlates of body size influence range size and extinction risk: A global study in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Alhajeri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109038⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.206 - 217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195711v1</w:t>
+                <w:t xml:space="preserve">hal-03959671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communities in infrastructure habitats are species rich but only partly support species associated with semi‐natural grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Dániel‐ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörgen Wissman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60 (5), pp.837 - 848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.14378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental correlates of body size influence range size and extinction risk: A global study in rodents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recording earthworm diversity on the tropical island of Martinique using DNA barcoding unveiled endemic species in bromeliad plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla-Marie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gabriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32, pp.206 - 217. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.109038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03959671v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of GBIF data reveals the restructuring of communities following climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 92 (2), pp.391-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1415,51 +1415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large‐scale sampling of beetle communities in Laos shows that conversion of natural forests into plantations leads to a decline in family richness and abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounsanong Chouangthavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.e10258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,1040 +1487,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Roy</w:t>
+                <w:t xml:space="preserve">L'invasion des vers plats est loin d'être terminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Ventura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leigh Winsor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.19626978.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834939v1</w:t>
+                <w:t xml:space="preserve">hal-03648483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive land flatworm Obama nungara in La Réunion, a French island in the Indian Ocean, the first report of the species for Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where will species on the move go? Insights from climate connectivity modelling across European terrestrial habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Delphine Marie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sylvain Sonntag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5154.4.4⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.126139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706801v2</w:t>
+                <w:t xml:space="preserve">hal-03820241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted changes in the functional structure of earthworm assemblages in France driven by climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hammerhead worms everywhere? Modelling the invasion of bipaliin flatworms in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Vercauteren</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Winsor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (5), pp.1050-1066. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13505⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.844-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607878v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invasion des vers plats est loin d'être terminée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Predicted changes in the functional structure of earthworm assemblages in France driven by climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leigh Winsor</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.19626978.v1⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.1050-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648483v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where will species on the move go? Insights from climate connectivity modelling across European terrestrial habitats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The invasive land flatworm Obama nungara in La Réunion, a French island in the Indian Ocean, the first report of the species for Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delphine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126139⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5154 (4), pp.469 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5154.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820241v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hammerhead worms everywhere? Modelling the invasion of bipaliin flatworms in a changing climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (4), pp.844-858. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.13489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607897v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of parasitic and habitat-specialist species drives taxonomic, phylogenetic and functional homogenization of sub-alpine bumblebee communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Habitat amount and distribution modify community dynamics under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Åström</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michiel F Wallisdevries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Kuussaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris van Swaay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Heliölä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-021-04970-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.950-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384839v1</w:t>
+                <w:t xml:space="preserve">hal-03167905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat amount and distribution modify community dynamics under climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fine-tuning niche models matters in invasion ecology. A lesson from the land planarian Obama nungara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13691⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 457, pp.109686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167905v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning niche models matters in invasion ecology. A lesson from the land planarian Obama nungara.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decline of parasitic and habitat-specialist species drives taxonomic, phylogenetic and functional homogenization of sub-alpine bumblebee communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Åström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 457, pp.109686. </w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196 (3), pp.905 - 917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00442-021-04970-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471136v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global test of Allen’s rule in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Alhajeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Upham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,77 +2593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics of the butterfly Pyrgus armoricanus after translocation beyond its northern range margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresia Widhalm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect conservation and diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (6), pp.617-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,51 +2697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for a loss of genetic diversity despite a strong decline in size of a European population of the Corncrake&amp;lt;i&amp;gt;Crex crex&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David S Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2795,815 +2795,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Correlation between Species-level Environmental Data Estimates Extracted from IUCN Expert Range Maps and from GBIF Occurrence Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climate and land-cover change alter bumblebee species richness and community composition in subalpine areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Åström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13619⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.639-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1680-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992164v1</w:t>
+                <w:t xml:space="preserve">hal-03822248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and land-cover change alter bumblebee species richness and community composition in subalpine areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High Correlation between Species-level Environmental Data Estimates Extracted from IUCN Expert Range Maps and from GBIF Occurrence Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader H. Alhajeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (3), pp.639-653. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.jbi.13619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1680-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822248v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic niche and potential distribution of Tithonia diversifolia (Hemsl.) A. Gray in Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paintings predict the distribution of species, or the challenge of selecting environmental predictors and evaluation statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell C Obiakara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+                <w:t xml:space="preserve">Aurélien G. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13, </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (2), pp.245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.12684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822339v1</w:t>
+                <w:t xml:space="preserve">hal-02155242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat selection in a dynamic seasonal environment: Vegetation composition drives the choice of the breeding habitat for the community of passerines in floodplain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien G. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien G. Besnard</w:t>
+                <w:t xml:space="preserve">Edouard Beslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Beslot</w:t>
+                <w:t xml:space="preserve">Stéphanie Hennique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 228, pp.301-309. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paintings predict the distribution of species, or the challenge of selecting environmental predictors and evaluation statistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Climatic niche and potential distribution of Tithonia diversifolia (Hemsl.) A. Gray in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell C Obiakara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (2), pp.245-256. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.12684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155242v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Drives Abundance Fluctuations, but Spatial Dynamics Is Constrained by Landscape Configuration: Implications for Climate-driven Range Shift in a Butterfly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluating interspecific niche overlaps in environmental and geographic spaces to assess the value of umbrella species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erik Öckinger</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien G. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12740⟩</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jav.01153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989947v1</w:t>
+                <w:t xml:space="preserve">hal-01485927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating interspecific niche overlaps in environmental and geographic spaces to assess the value of umbrella species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Temperature Drives Abundance Fluctuations, but Spatial Dynamics Is Constrained by Landscape Configuration: Implications for Climate-driven Range Shift in a Butterfly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Secondi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ranius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (6), pp.1339--1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jav.01153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485927v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring difference in edge avoidance in grassland birds: the Corncrake is less sensitive to hedgerow proximity than passerines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 157 (2), pp.515--523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3631,667 +3631,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Species Distributions with MAXENT Using a Geographically Biased Sample of Presence Data: A Performance Assessment of Methods for Correcting Sampling Bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Macrogeographic variation in the call of the corncrake Crex crex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Budka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunvar Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Turčoková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svein Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097122⟩</w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.65--74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2013.00208.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822377v1</w:t>
+                <w:t xml:space="preserve">hal-05128298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrogeographic variation in the call of the corncrake Crex crex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continental-scale patterns of pathogen prevalence: a case study on the corncrake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Turčoková</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Oskars Keišs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (1), pp.65--74. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (9), pp.1043--1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2013.00208.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128298v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental-scale patterns of pathogen prevalence: a case study on the corncrake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Species Distributions with MAXENT Using a Geographically Biased Sample of Presence Data: A Performance Assessment of Methods for Correcting Sampling Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskars Keišs</w:t>
+                <w:t xml:space="preserve">Jan Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David S. Richardson</w:t>
+                <w:t xml:space="preserve">Dennis Rödder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (9), pp.1043--1055. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128300v1</w:t>
+                <w:t xml:space="preserve">hal-03822377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is local selection so widespread in river organisms? Fractal geometry of river networks leads to high bias in outlier detection</w:t>
+                <w:t xml:space="preserve">Confronting expert-based and modelled distributions for species with uncertain conservation status: A case study from the corncrake (\textitCrex crex)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+                <w:t xml:space="preserve">Jan O. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Rödder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12158⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167, pp.161--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812551v1</w:t>
+                <w:t xml:space="preserve">hal-05128288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting expert-based and modelled distributions for species with uncertain conservation status: A case study from the corncrake (\textitCrex crex)</w:t>
+                <w:t xml:space="preserve">Is local selection so widespread in river organisms? Fractal geometry of river networks leads to high bias in outlier detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan O. Engler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Secondi</w:t>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (8), pp.2065-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.08.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05128288v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4309,90 +4309,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasion of Obama nungara (Platyhelminthes: Geoplanidae) in metropolitan France and its impact on earthworm communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International symposium on flatworm biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sao Sebastiao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4417,103 +4417,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obama nungara’s invasion (Platyhelminthes: Geoplanidae) and population dynamics in metropolitan France and its impact on earthworm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TiBE, Trends in Biodiversity and Evolution, Invaders on the Horizon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Vila do Conde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4577,51 +4577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaput-Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4691,51 +4691,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative de la stratégie de conservation du Râle des genêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université d'Angers, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4931,51 +4931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04905217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943340v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Fraser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H Parker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Griffith" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-02101-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaf025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Alhajeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.07534" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04570479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamboley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04195711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Marie Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel James" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04199810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana D&#225;niel&#8208;ferreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Wissman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik &#214;ckinger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14378" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03959671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04007440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lajeunesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13854" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04199799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsanong Chouangthavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706801v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delphine Marie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5154.4.4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vercauteren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13505" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626978.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sonntag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13489" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#197;str&#246;m" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04970-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel F Wallisdevries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kuussaari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Heli&#246;l&#228;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13691" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03471136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Upham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alhaddad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Widhalm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frank" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Richardson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959270919000327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992164v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader H. Alhajeri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1680-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03822339v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Obiakara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202421" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01989116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Besnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Beslot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennique" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourgaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.11.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12684" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12740" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01485927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01153" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1281-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03822377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Engler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R&#246;dder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Budka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvar Mikkelsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tur&#269;okov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00208.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Kei&#353;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Richardson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12192" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan O. Engler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.08.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955053v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03182915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Fraser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H Parker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Griffith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-02101-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaf025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Alhajeri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.07534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04905217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04570479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamboley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03959671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13622" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04199810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana D&#225;niel&#8208;ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Wissman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik &#214;ckinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14378" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04195711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Marie Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel James" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04007440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lajeunesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13854" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04199799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsanong Chouangthavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626978.v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sonntag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vercauteren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13505" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706801v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delphine Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5154.4.4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel F Wallisdevries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kuussaari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Heli&#246;l&#228;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13691" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03471136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#197;str&#246;m" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04970-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Upham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alhaddad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Widhalm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frank" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Richardson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959270919000327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1680-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader H. Alhajeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13619" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Besnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01989116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Beslot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourgaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.11.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03822339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Obiakara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202421" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01485927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01153" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1281-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Budka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvar Mikkelsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tur&#269;okov&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00208.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Kei&#353;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Richardson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12192" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03822377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Engler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R&#246;dder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097122" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan O. Engler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.08.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955053v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03182915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>