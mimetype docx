--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -106,819 +106,819 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Same data, different analysts: variation in effect sizes due to analytical decisions in ecology and evolutionary biology</w:t>
+                <w:t xml:space="preserve">Population Dynamics of the Exotic Flatworm &amp;lt;i&amp;gt;Obama nungara&amp;lt;/i&amp;gt; in an Invaded Garden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot Gould</w:t>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah S Fraser</w:t>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy H Parker</w:t>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
+                <w:t xml:space="preserve">Georges Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon C Griffith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.e70827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-024-02101-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943340v1</w:t>
+                <w:t xml:space="preserve">hal-04905217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+                <w:t xml:space="preserve">Léa Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Gladieu</w:t>
+                <w:t xml:space="preserve">Adrien Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518500v1</w:t>
+                <w:t xml:space="preserve">hal-05002965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative model suggests that the soil ecosystem is resilient to the invasion by the land flatworm Obama nungara</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+                <w:t xml:space="preserve">Same data, different analysts: variation in effect sizes due to analytical decisions in ecology and evolutionary biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Gould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah S Fraser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Poirier</w:t>
+                <w:t xml:space="preserve">Timothy H Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Fauré</w:t>
+                <w:t xml:space="preserve">Shinichi Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gaucherel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon C Griffith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.96. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (1), pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-025-03557-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-024-02101-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002965v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of the predation pressure by the exotic flatworm Obama nungara in its introduced range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-occurrence patterns of introduced terrestrial flatworms in metropolitan France revealed by citizen science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanèze Noël</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Raphaëlle Gladieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Gigon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica Thévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (10), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cz/zoaf025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-025-03684-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352214v1</w:t>
+                <w:t xml:space="preserve">hal-05518500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global phylogenetic and functional structure of rodent assemblages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of the predation pressure by the exotic flatworm Obama nungara in its introduced range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanèze Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bader Alhajeri</w:t>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2025 (8), </w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecog.07534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cz/zoaf025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196135v1</w:t>
+                <w:t xml:space="preserve">hal-05352214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Dynamics of the Exotic Flatworm &amp;lt;i&amp;gt;Obama nungara&amp;lt;/i&amp;gt; in an Invaded Garden</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global phylogenetic and functional structure of rodent assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Bader Alhajeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.e70827. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.70827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecog.07534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905217v1</w:t>
+                <w:t xml:space="preserve">hal-05196135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No optimal spatial filtering distance for mitigating sampling bias in ecological niche models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lamboley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (9), pp.1783-1794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -946,429 +946,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental correlates of body size influence range size and extinction risk: A global study in rodents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Communities in infrastructure habitats are species rich but only partly support species associated with semi‐natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Dániel‐ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bader Alhajeri</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bommarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörgen Wissman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13622⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (5), pp.837 - 848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959671v1</w:t>
+                <w:t xml:space="preserve">hal-04199810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communities in infrastructure habitats are species rich but only partly support species associated with semi‐natural grasslands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recording earthworm diversity on the tropical island of Martinique using DNA barcoding unveiled endemic species in bromeliad plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla-Marie Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gabriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14378⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 182, pp.109038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04199810v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording earthworm diversity on the tropical island of Martinique using DNA barcoding unveiled endemic species in bromeliad plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Environmental correlates of body size influence range size and extinction risk: A global study in rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Alhajeri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 182, pp.109038. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.206 - 217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04195711v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of GBIF data reveals the restructuring of communities following climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Lajeunesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 92 (2), pp.391-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1415,51 +1415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large‐scale sampling of beetle communities in Laos shows that conversion of natural forests into plantations leads to a decline in family richness and abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounsanong Chouangthavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.e10258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1487,1040 +1487,1040 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invasion des vers plats est loin d'être terminée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The invasive land flatworm Obama nungara in La Réunion, a French island in the Indian Ocean, the first report of the species for Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Delphine Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.6084/m9.figshare.19626978.v1⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5154 (4), pp.469 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5154.4.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648483v1</w:t>
+                <w:t xml:space="preserve">hal-03706801v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where will species on the move go? Insights from climate connectivity modelling across European terrestrial habitats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Predicted changes in the functional structure of earthworm assemblages in France driven by climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vercauteren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (5), pp.1050-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03820241v1</w:t>
+                <w:t xml:space="preserve">hal-03607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hammerhead worms everywhere? Modelling the invasion of bipaliin flatworms in a changing climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13489⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607897v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted changes in the functional structure of earthworm assemblages in France driven by climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'invasion des vers plats est loin d'être terminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathias Vercauteren</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13505⟩</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6084/m9.figshare.19626978.v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607878v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive land flatworm Obama nungara in La Réunion, a French island in the Indian Ocean, the first report of the species for Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Where will species on the move go? Insights from climate connectivity modelling across European terrestrial habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sonntag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leigh Winsor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5154.4.4⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.126139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2022.126139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706801v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut content metabarcoding and citizen science reveal the earthworm prey of the exotic terrestrial flatworm, Obama nungara</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hammerhead worms everywhere? Modelling the invasion of bipaliin flatworms in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Winsor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Justine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 113, pp.103449. </w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.844-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2022.103449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834939v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat amount and distribution modify community dynamics under climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Decline of parasitic and habitat-specialist species drives taxonomic, phylogenetic and functional homogenization of sub-alpine bumblebee communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel F Wallisdevries</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Åström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Öckinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.13691⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 196 (3), pp.905 - 917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-021-04970-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167905v1</w:t>
+                <w:t xml:space="preserve">hal-03384839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning niche models matters in invasion ecology. A lesson from the land planarian Obama nungara.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Habitat amount and distribution modify community dynamics under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel F Wallisdevries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Kuussaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris van Swaay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Heliölä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109686⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (5), pp.950-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.13691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03471136v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of parasitic and habitat-specialist species drives taxonomic, phylogenetic and functional homogenization of sub-alpine bumblebee communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fine-tuning niche models matters in invasion ecology. A lesson from the land planarian Obama nungara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 196 (3), pp.905 - 917. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 457, pp.109686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-021-04970-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2021.109686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384839v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03471136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global test of Allen’s rule in rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Alhajeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Upham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2593,77 +2593,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population dynamics of the butterfly Pyrgus armoricanus after translocation beyond its northern range margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresia Widhalm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect conservation and diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (6), pp.617-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,51 +2697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No evidence for a loss of genetic diversity despite a strong decline in size of a European population of the Corncrake&amp;lt;i&amp;gt;Crex crex&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David S Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,77 +2801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and land-cover change alter bumblebee species richness and community composition in subalpine areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Åström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (3), pp.639-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2918,51 +2918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Correlation between Species-level Environmental Data Estimates Extracted from IUCN Expert Range Maps and from GBIF Occurrence Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader H. Alhajeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.jbi.13619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2996,51 +2996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paintings predict the distribution of species, or the challenge of selecting environmental predictors and evaluation statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,51 +3100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat selection in a dynamic seasonal environment: Vegetation composition drives the choice of the breeding habitat for the community of passerines in floodplain grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3247,51 +3247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic niche and potential distribution of Tithonia diversifolia (Hemsl.) A. Gray in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell C Obiakara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,51 +3325,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating interspecific niche overlaps in environmental and geographic spaces to assess the value of umbrella species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,77 +3429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Drives Abundance Fluctuations, but Spatial Dynamics Is Constrained by Landscape Configuration: Implications for Climate-driven Range Shift in a Butterfly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ranius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Öckinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86 (6), pp.1339--1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3559,51 +3559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien G. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ornithology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 157 (2), pp.515--523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3631,1043 +3631,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrogeographic variation in the call of the corncrake Crex crex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping Species Distributions with MAXENT Using a Geographically Biased Sample of Presence Data: A Performance Assessment of Methods for Correcting Sampling Bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Budka</w:t>
+                <w:t xml:space="preserve">Jan Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunvar Mikkelsen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dennis Rödder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2013.00208.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128298v1</w:t>
+                <w:t xml:space="preserve">hal-03822377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental-scale patterns of pathogen prevalence: a case study on the corncrake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrogeographic variation in the call of the corncrake Crex crex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Budka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunvar Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oskars Keišs</w:t>
+                <w:t xml:space="preserve">Lucia Turčoková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David S. Richardson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Svein Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (9), pp.1043--1055. </w:t>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.65--74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2013.00208.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128300v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Species Distributions with MAXENT Using a Geographically Biased Sample of Presence Data: A Performance Assessment of Methods for Correcting Sampling Bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Continental-scale patterns of pathogen prevalence: a case study on the corncrake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oskars Keišs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97122. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (9), pp.1043--1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822377v1</w:t>
+                <w:t xml:space="preserve">hal-05128300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting expert-based and modelled distributions for species with uncertain conservation status: A case study from the corncrake (\textitCrex crex)</w:t>
+                <w:t xml:space="preserve">Is local selection so widespread in river organisms? Fractal geometry of river networks leads to high bias in outlier detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan O. Engler</w:t>
+                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Secondi</w:t>
+                <w:t xml:space="preserve">Cyril Fleurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.08.009⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (8), pp.2065-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128288v1</w:t>
+                <w:t xml:space="preserve">hal-00812551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is local selection so widespread in river organisms? Fractal geometry of river networks leads to high bias in outlier detection</w:t>
+                <w:t xml:space="preserve">Confronting expert-based and modelled distributions for species with uncertain conservation status: A case study from the corncrake (\textitCrex crex)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Chaput-Bardy</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan O. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Rödder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Secondi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12158⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 167, pp.161--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2013.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00812551v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the exotic invasive flatworm Obama nungara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XV International Symposium on Flatworm Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, São Paulo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabarcoding of earthworm species in gut content of the recently introduced terrestrial flatworm Obama nungara as a tool to assess the impact of this invasive predator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Justine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Gigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Symposium on Earthworm Ecology (ISEE12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The invasion of Obama nungara (Platyhelminthes: Geoplanidae) in metropolitan France and its impact on earthworm communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International symposium on flatworm biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Sao Sebastiao, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obama nungara’s invasion (Platyhelminthes: Geoplanidae) and population dynamics in metropolitan France and its impact on earthworm communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanèze Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TiBE, Trends in Biodiversity and Evolution, Invaders on the Horizon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Vila do Conde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scans génomique dans les réseaux hydrographiques : l'influence de la dimension fractale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaput-Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Fleurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd séminaire sur la théorie des fractales et leurs applications : La théorie des fractales et ses applications dans les équipes de recherche angevines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4677,114 +4959,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative de la stratégie de conservation du Râle des genêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Fourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université d'Angers, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03182915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4931,51 +5213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943340v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Fraser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H Parker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Griffith" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-02101-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaf025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196135v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Alhajeri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.07534" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04905217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70827" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04570479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamboley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03959671v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13622" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04199810v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana D&#225;niel&#8208;ferreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Wissman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik &#214;ckinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14378" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04195711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Marie Brunet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel James" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109038" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04007440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lajeunesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13854" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04199799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsanong Chouangthavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626978.v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sonntag" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126139" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13489" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vercauteren" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13505" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706801v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delphine Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5154.4.4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel F Wallisdevries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kuussaari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Heli&#246;l&#228;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13691" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03471136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109686" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384839v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#197;str&#246;m" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04970-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Upham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alhaddad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Widhalm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frank" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Richardson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959270919000327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1680-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader H. Alhajeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13619" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Besnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01989116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Beslot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourgaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.11.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03822339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Obiakara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202421" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01485927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01153" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1281-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128298v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Budka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvar Mikkelsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tur&#269;okov&#225;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00208.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128300v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Kei&#353;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Richardson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12192" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03822377v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Engler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R&#246;dder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097122" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan O. Engler" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.08.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955053v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03182915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04905217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#232;ze No&#235;l" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Fourcade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05002965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poirier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Faur&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03557-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Gould" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah S Fraser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H Parker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Nakagawa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Griffith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-024-02101-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gladieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-025-03684-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gigon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zoaf025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05196135v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Alhajeri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecog.07534" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04570479v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lamboley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04199810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana D&#225;niel&#8208;ferreira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rgen Wissman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik &#214;ckinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14378" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04195711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Marie Brunet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel James" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03959671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13622" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04007440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lajeunesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13854" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04199799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounsanong Chouangthavy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.10258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706801v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Justine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delphine Marie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Winsor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5154.4.4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vercauteren" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13505" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03834939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ventura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2022.103449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648483v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.19626978.v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820241v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sonntag" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2022.126139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03607897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13489" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03384839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#197;str&#246;m" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04970-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel F Wallisdevries" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kuussaari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris van Swaay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Heli&#246;l&#228;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.13691" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03471136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2021.109686" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Upham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Alhaddad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13198" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Widhalm" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frank" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03820247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Richardson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0959270919000327" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1680-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03992164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader H. Alhajeri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13619" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155242v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien G. Besnard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12684" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01989116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Beslot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mourgaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.11.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03822339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Obiakara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202421" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01485927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jav.01153" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03989947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ranius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-015-1281-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03822377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Engler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis R&#246;dder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097122" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Budka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunvar Mikkelsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Tur&#269;okov&#225;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein Dale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2013.00208.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128300v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskars Kei&#353;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Richardson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12192" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fourcade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chaput-Bardy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12158" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4BMD2QF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128288v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan O. Engler" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2013.08.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600427v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955053v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730069v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Secondi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaput-Bardy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03182915v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>