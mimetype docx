--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1782,316 +1782,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
+                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
+                <w:t xml:space="preserve">A Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Thomas</w:t>
+                <w:t xml:space="preserve">C Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Catovic</w:t>
+                <w:t xml:space="preserve">M Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">A Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349858v1</w:t>
+                <w:t xml:space="preserve">hal-02356443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
+                <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chane</w:t>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Barbey</w:t>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Robert</w:t>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Merieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356443v1</w:t>
+                <w:t xml:space="preserve">hal-02349858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of acneic and non acneic strains of Cutibacterium acnes to sebum‐like environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,295 +2175,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
+                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Magalie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (7), pp.802-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356493v1</w:t>
+                <w:t xml:space="preserve">hal-02375083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
+                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Robert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (7), pp.802-812. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375083v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
               </w:r>
@@ -2488,64 +2488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Burini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -3113,406 +3113,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rga, a RofA-like regulator, is the major transcriptional activator of the PI-2a pilus in Streptococcus agalactiae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of DNA damage response in zebrafish and cellular models of Diamond Blackfan Anemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Danilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bibikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
+                <w:t xml:space="preserve">Todd M Covey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dubrac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">David Nathanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Da Cunha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Couvé</w:t>
+                <w:t xml:space="preserve">Elizabeth Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/mdr.2012.0005⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.015495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004186v1</w:t>
+                <w:t xml:space="preserve">hal-05534645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Role for Pilus in Adherence to Epithelial Cells and Biofilm Formation in Streptococcus agalactiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rga, a RofA-like regulator, is the major transcriptional activator of the PI-2a pilus in Streptococcus agalactiae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaynoor Dramsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dubrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Duménil</w:t>
+                <w:t xml:space="preserve">Violette Da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Caliot</w:t>
+                <w:t xml:space="preserve">Elisabeth Couvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (5), pp.e1000422. </w:t>
+              <w:t xml:space="preserve">Microbial Drug Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (3), pp.286-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/mdr.2012.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03262508v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dual Role for Pilus in Adherence to Epithelial Cells and Biofilm Formation in Streptococcus agalactiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mairey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (5), pp.e1000422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03262508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The c-Myc target gene Rcl (C6orf108) encodes a novel enzyme, deoxynucleoside 5'-monophosphate N-glycosidase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen I Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi V Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Kaminski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 282 (11), pp.8150-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M610648200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00166562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3522,51 +3656,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3575,123 +3709,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Chautrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3713,1201 +3847,1201 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées Jean-Paul Marty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Skin Ageing and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a flavor lactone trigger bacterial biocontrol of blackleg and soft-rot diseases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto‐ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375044v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360965v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Skin Microbiote: Present Foe and Future Partner in Cosmetics Development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The skin microbiote: Present foe and future partner in cosmetics development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rowenczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RegPept 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RegPept 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4917,301 +5051,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chautrand Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Kondakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5220,1224 +5354,1224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ième Edition des Journées de l'école doctorale EdNBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mgj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ième Journées de l’EdNBISE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironment impact on acneic and non-acneic strains of Cutibacterium acnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mgj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mgj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Jean-Paul Marty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria-host communication in the skin: the case of Cutibacterium acnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acne and stress: impact of catecholamines on Cutibacterium acnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Inflammatory Skin Disease Summit (ISDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacterial Protein Export 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du microenvironnement sur la croissance, la virulence et la capacité de formation de biofilm de souches acnéiques et non-acnéiques de Propionibacterium acnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Microbiote et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Skin Microbiote Virulence : a key for cosmetics of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borrel Valerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th COSM’ING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6584,51 +6718,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03896456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-020-00323-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merieau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bibikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Young Youn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Danilova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Ono-Uruga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-584656" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262508v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dum&#233;nil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000422" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166562v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto Ghiorghi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen I Zeller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi V Dang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610648200" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366889v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387037v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367345v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03896456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-020-00323-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merieau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bibikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Young Youn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Danilova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Ono-Uruga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-584656" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd M Covey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nathanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dimitrova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.015495" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dum&#233;nil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000422" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto Ghiorghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen I Zeller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi V Dang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610648200" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>