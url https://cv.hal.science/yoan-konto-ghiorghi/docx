--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -363,51 +363,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Dupont</w:t>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -461,87 +461,87 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398296v1</w:t>
+                <w:t xml:space="preserve">hal-05516906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly A Dupont</w:t>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -595,51 +595,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516906v1</w:t>
+                <w:t xml:space="preserve">hal-04398296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas Flagella: Generalities and Specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,1181 +1289,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-up on a bacterial informational war in the geocaulosphere</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+                <w:t xml:space="preserve">Pierre‐jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2019-0546⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896456v1</w:t>
+                <w:t xml:space="preserve">hal-03890240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis: nucleoid-associated proteins segregate with a parental DNA strand to generate coherent phenotypic diversity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12064-020-00323-5⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534734v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djouhar Souak</w:t>
+                <w:t xml:space="preserve">Close-up on a bacterial informational war in the geocaulosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (7), pp.447-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2019-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890240v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypothesis: nucleoid-associated proteins segregate with a parental DNA strand to generate coherent phenotypic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (5), pp.622. </w:t>
+              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (1), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12064-020-00323-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187058v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
+                <w:t xml:space="preserve">Adaptation of acneic and non acneic strains of Cutibacterium acnes to sebum‐like environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chane</w:t>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Barbey</w:t>
+                <w:t xml:space="preserve">Andrei Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Robert</w:t>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Merieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356443v1</w:t>
+                <w:t xml:space="preserve">hal-02349866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acne and Stress: Impact of Catecholamines on Cutibacterium acnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
+                <w:t xml:space="preserve">Pauline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Thomas</w:t>
+                <w:t xml:space="preserve">Chloé Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmed.2019.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of acneic and non acneic strains of Cutibacterium acnes to sebum‐like environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Borrel</w:t>
+                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Gannesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">C Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+                <w:t xml:space="preserve">M Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">A Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349866v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
+                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375083v1</w:t>
+                <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
+                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (7), pp.802-812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356493v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
               </w:r>
@@ -2488,64 +2488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Burini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takfarinas Kentache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3664,307 +3664,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375000v1</w:t>
+                <w:t xml:space="preserve">hal-02399160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchenes</w:t>
+                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
+              <w:t xml:space="preserve">Rhizosphere 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399160v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4214,51 +4214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
@@ -4287,51 +4287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto‐ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4434,51 +4434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5680,51 +5680,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on acneic and non-acneic strains of Cutibacterium acnes.</w:t>
+                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
@@ -5755,362 +5755,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mgj Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367342v1</w:t>
+                <w:t xml:space="preserve">hal-02367349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
+                <w:t xml:space="preserve">Bacteria-host communication in the skin: the case of Cutibacterium acnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Jean-Paul Marty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02367349v1</w:t>
+                <w:t xml:space="preserve">hal-02367335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria-host communication in the skin: the case of Cutibacterium acnes.</w:t>
+                <w:t xml:space="preserve">Microenvironment impact on acneic and non-acneic strains of Cutibacterium acnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mgj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367335v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acne and stress: impact of catecholamines on Cutibacterium acnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6316,51 +6316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du microenvironnement sur la croissance, la virulence et la capacité de formation de biofilm de souches acnéiques et non-acnéiques de Propionibacterium acnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borrel Valerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6526,52 +6526,213 @@
               <w:t xml:space="preserve">, Jul 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le microbiote cutané au clair de la lune et des étoiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hadjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M Haftek Ed. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologie Cutanée, CoBiP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matrix, pp.31-40, 2023, 2266-9949</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6718,51 +6879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03896456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0546" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534734v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-020-00323-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merieau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bibikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Young Youn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Danilova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Ono-Uruga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-584656" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd M Covey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nathanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dimitrova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.015495" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dum&#233;nil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000422" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto Ghiorghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen I Zeller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi V Dang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610648200" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03896456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0546" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-020-00323-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merieau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bibikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Young Youn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Danilova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Ono-Uruga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-584656" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd M Covey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nathanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dimitrova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.015495" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dum&#233;nil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000422" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto Ghiorghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen I Zeller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi V Dang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610648200" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hadjiev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>