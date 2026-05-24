--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -363,51 +363,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly A Dupont</w:t>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -461,87 +461,87 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516906v1</w:t>
+                <w:t xml:space="preserve">hal-04398296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas fluorescens MFE01 uses 1-undecene as aerial communication molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Dupont</w:t>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -595,51 +595,51 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1264801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398296v1</w:t>
+                <w:t xml:space="preserve">hal-05516906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas Flagella: Generalities and Specificities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1289,520 +1289,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hypothesis: nucleoid-associated proteins segregate with a parental DNA strand to generate coherent phenotypic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vic Norris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
+              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140 (1), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12064-020-00323-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890240v1</w:t>
+                <w:t xml:space="preserve">hal-05534734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Close-up on a bacterial informational war in the geocaulosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Hardouin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (7), pp.447-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2019-0546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187058v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-up on a bacterial informational war in the geocaulosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjm-2019-0546⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896456v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis: nucleoid-associated proteins segregate with a parental DNA strand to generate coherent phenotypic diversity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crosstalk between the Type VI Secretion System and the Expression of Class IV Flagellar Genes in the Pseudomonas fluorescens MFE01 Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theorie in den Biowissenschaften / Theory in Biosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 140 (1), pp.17-25. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12064-020-00323-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8050622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534734v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of acneic and non acneic strains of Cutibacterium acnes to sebum‐like environment</w:t>
               </w:r>
@@ -2175,295 +2175,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
+                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Magalie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (7), pp.802-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356493v1</w:t>
+                <w:t xml:space="preserve">hal-02375083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Soft Rot: Confocal Microscopy Highlights Virulent Pectobacterial Communication and Its Jamming by Rhodococcal Quorum-Quenching</w:t>
+                <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magalie Robert</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (7), pp.802-812. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-11-18-0314-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375083v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rhodococcal Transcriptional Regulatory Mechanism Detects the Common Lactone Ring of AHL Quorum-Sensing Signals and Triggers the Quorum-Quenching Response</w:t>
               </w:r>
@@ -2488,64 +2488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Burini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -2756,51 +2756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takfarinas Kentache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3630,2934 +3630,4934 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00166562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchenes</w:t>
+                <w:t xml:space="preserve">Communication longue distance chez les Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
+              <w:t xml:space="preserve">Journées de la SFR NORVEGE &amp; de l’Entente franco-québéquoise NOR-SEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399160v1</w:t>
+                <w:t xml:space="preserve">hal-05611298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual effect of Staphylococcus epidermidis DnaK on Staphylococcus aureus biofilm proteostasis and regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Staphosium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, sainte foy les lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375000v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Communication longue distance chez les Psudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées Jean-Paul Marty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la SFR NORVEGE &amp; de l’Entente franco-québéquoise NOR-SEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Mont saint aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366066v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la protéine chaperonne DnaK de Staphylococcus epidermidis dans la formation de biofilm chez S. aureus et S. epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Borrel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Megan Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Skin Ageing and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">4ème Journée scientifique de la Fédération de Recherche Régionale SéSAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366889v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does a flavor lactone trigger bacterial biocontrol of blackleg and soft-rot diseases?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions entre bactéries bénéfiques et phytopathogènes : implication du QS, QQ, système de sécrétion de type VI et VOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Rencontres normandes de microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375021v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rôle de la protéine chaperonne DnaK de Staphylococcus epidermidis dans la formation de biofilm chez S. aureus et S. epidermidis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Gant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Matondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">7e colloque du GDR Cosm'actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360965v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Chane</w:t>
+                <w:t xml:space="preserve">Communication longue distance chez la souche Pseudomonas fluorescens MFE01 Mini-colloque Pseudomonas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de recherche Communication Bactérienne et Stratégies Anti-Infectieuses (CBSA · UR 4312), Oct 2022, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375044v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Skin Microbiote: Present Foe and Future Partner in Cosmetics Development.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. N’diaye</w:t>
+                <w:t xml:space="preserve">Régulation et effets des Composés Organiques Volatiles chez la souche de biocontrôle Pseudomonas fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, TOURS, France</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537323v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skin microbiote: Present foe and future partner in cosmetics development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A N’diaye</w:t>
+                <w:t xml:space="preserve">Rhodococcus erythropolis: a biocontrol agent altering the social virulence of phytopathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366893v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gannesen</w:t>
+                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01: modus operandi of a serial killer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RegPept 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366894v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effet, régulation et émission du 1 undecène chez la souche Pseudomonas fluorescens MFE01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly A Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure of Pseudomonas fluorescens to gaseous NO2 leads to multiple envelope alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Journées de l’Ecole Doctorale nBISE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Close-up on informational war between Gram-negative and Gram-positive rhizospheric bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizosphere 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saskatoon, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implication de la flavohémoprotéine Hmp dans la réponse au stress nitrosant chez Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenoble/Voiron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Skin Ageing and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does a flavor lactone trigger bacterial biocontrol of blackleg and soft-rot diseases?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beury-Cirou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Natural Products &amp; Biocontrol congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vizualisation of the pectobacterial quorum-sensing strategy in planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto‐ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Journée de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Skin Microbiote: Present Foe and Future Partner in Cosmetics Development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, TOURS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The skin microbiote: Present foe and future partner in cosmetics development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Gannesen</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RegPept 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RegPept 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+                <w:t xml:space="preserve">Rhodococcus erythropolis: a biocontrol agent altering the social virulence of phytopathogenic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365893v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pseudomonas fluorescens MFE01: modus operandi of a serial killer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Osmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Normandy Vegetal Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387037v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mérieau</w:t>
+                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
+              <w:t xml:space="preserve">ASM FEMS World Microbe Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374899v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+                <w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Chautrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ième Edition des Journées de l'école doctorale EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">World Microbe Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online worldwide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387221v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ième Journées de l’EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367331v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Some elements on detoxification pathway in P. fluorescens under nitrosative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Depayras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chautrand Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Kondakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Jean-Paul Marty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367349v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria-host communication in the skin: the case of Cutibacterium acnes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+                <w:t xml:space="preserve">How the quorum-sensing communication of Gram- pathogenic bacteria is sensored and quenched by antagonistic Gram+ Actinobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mérieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">FEMS 8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367335v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microenvironment impact on acneic and non-acneic strains of Cutibacterium acnes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">22ième Edition des Journées de l'école doctorale EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367342v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acne and stress: impact of catecholamines on Cutibacterium acnes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Microenvironment impact on Cutibacterium acnes: growth, virulence and biofilm formation of acneic and non-acneic strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mgj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Inflammatory Skin Disease Summit (ISDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">21ième Journées de l’EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367345v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Acneic and non-acneic strains of Cutibacterium acnes: different behaviors depending on their microenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mgj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bacterial Protein Export 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">9èmes Journées Jean-Paul Marty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386911v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du microenvironnement sur la croissance, la virulence et la capacité de formation de biofilm de souches acnéiques et non-acnéiques de Propionibacterium acnes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Bacteria-host communication in the skin: the case of Cutibacterium acnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Microbiote et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367325v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microenvironment impact on acneic and non-acneic strains of Cutibacterium acnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mgj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acne and stress: impact of catecholamines on Cutibacterium acnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Inflammatory Skin Disease Summit (ISDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type VI secretion system and expression of flagellar class IV genes in the Pseudomonas fluorescens MFE01 strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bacterial Protein Export 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du microenvironnement sur la croissance, la virulence et la capacité de formation de biofilm de souches acnéiques et non-acnéiques de Propionibacterium acnes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Konto-Ghiorghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duclairoir-Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gj Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Microbiote et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Control of Skin Microbiote Virulence : a key for cosmetics of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borrel Valerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Gannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th COSM’ING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6567,172 +8567,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote cutané au clair de la lune et des étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hadjiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Catovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M Haftek Ed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biologie Cutanée, CoBiP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matrix, pp.31-40, 2023, 2266-9949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05609608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId226"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6879,51 +8879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03896456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0546" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534734v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-020-00323-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merieau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bibikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Young Youn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Danilova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Ono-Uruga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-584656" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd M Covey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nathanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dimitrova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.015495" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dum&#233;nil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000422" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto Ghiorghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen I Zeller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi V Dang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610648200" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366889v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387037v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609608v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hadjiev" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Kayser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Druart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Bouscasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Matondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Chane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2025.1705130" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuac049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Dupont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Osmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Nier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1264801" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly A Dupont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22073337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12064-020-00323-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03896456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0546" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03187058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gallique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Kosta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8050622" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.841" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02349858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2019.00155" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merieau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375083v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Robert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-18-0314-R" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02800" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01233374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Mistou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bibikova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Young Youn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Danilova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukako Ono-Uruga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2014-06-584656" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd M Covey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nathanson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Dimitrova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.015495" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaynoor Dramsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Couv&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2012.0005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262508v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mairey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dum&#233;nil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Caliot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000422" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto Ghiorghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen I Zeller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi V Dang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610648200" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620264v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hoh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611355v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611270v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611098v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Depayras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02399160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchenes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366066v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefeuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gj Feuilloley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lefeuvre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375021v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beury-Cirou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375044v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto&#8208;ghiorghi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lefeuvre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620401v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620396v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387037v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallique" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kosta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365893v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chautrand Thibault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374899v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;rieau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02387221v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367331v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj Feuilloley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609608v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hadjiev" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>